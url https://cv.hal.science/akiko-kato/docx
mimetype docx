--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akiko Kato </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akiko-kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8947-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (146)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating unpredictable oceans: Mapping fine-scale temporal and spatial variability in little penguin foraging areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps15047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do penguins care about on-paper boundaries? Conservation implications of spatio-temporal winter consistency in an Antarctic sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111507. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Friry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-026-03710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video evidence of pteropod predation highlights diet flexibility in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Marcouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (4), pp.69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-026-04827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics link long‐term environmental variations to breeding success in a wild penguin population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought‐driven foraging adjustments in breeding white storks Ciconia ciconia : GPS tracking insights from two French marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bégassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e03504. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jav.03504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïz Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manrico Sebastiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson T Hinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Antarctic Seabird Breeding Occupancy From a Century of Observations to Inform Environmental Management and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nat Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Maschette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing bio-logging data collections as dynamic archives of animal life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cagnacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Dettki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02585-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van der Mheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using programmable infusion pump in avian species – a validation methodology in geese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Trottier‐paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of Adélie penguins during the breeding season: females pay the cost in years of low food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.123144. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird migration on the edge: Experimental manipulation of corticosterone advances departure dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (6), pp.e70131. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bout time for krill: contrasting Adélie penguin foraging behaviour during years of high and low krill availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of marine megafauna to global at‐sea anthropogenic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vancompernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonating predators and prey to study trophic interactions through real‐life simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weiss‐blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea S Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa L Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cruz‐flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting Time Activity Budgets of Breeding White Storks Ciconia ciconia Assessed Using Bio-Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenndie Trehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Musseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardeola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13157/arla.71.2.2024.ra7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2413768121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological niche segregation between sympatrically breeding blue petrels and thin-billed prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 749, pp.159-180. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of depth data to estimate energy intake and expenditure in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta M Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227 (23), pp.jeb249201. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.249201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-dependent changes in maritime traffic activity during the first year of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D Elvidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Kroodsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84, pp.102773. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the focus: The need for cross-scale dynamic management in the Southern Ocean and implications for holistic conservation of Antarctic marine living resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaldúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Franco-Trecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106361. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and medium-term exposure to salinity alters response to predation, activity and spatial movements in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Use of Depth Data to Estimate Energy Intake and Expenditure in Adélie Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.07.02.601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley L Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.rn8pk0pks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using latent behavior analysis to identify key foraging areas for Adélie penguins in a declining colony in West Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-024-04390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure, but not timing of exposure, to a sulfonylurea herbicide alters larval development and behaviour in an amphibian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.106355. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16733. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-43650-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Ten Years of Little Penguin Foraging: Bio-Logging Reveals Foraging Patterns with Implications for Climate Change Mitigation and Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.14.562344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/724686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating animal tracking data into spatial conservation prioritisation for seabirds during their breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venegas-Li Ruben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schinagl Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.12.14.571606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body condition and corticosterone stress response, as markers to investigate effects of human activities on Adélie penguins (Pygoscelis adeliae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1099028. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1099028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (5), pp.2054-2063. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanri Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A Venter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (11), pp.138. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04288-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding time has limited impact on constitutive innate immune function in a long-lived Antarctic seabird, the Adélie penguin: implications for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.bio059512. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.059512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic responses of Arctic seabirds to spring sea-ice variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1107992. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1107992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumpolar assessment of mercury contamination: the Adélie penguin as a bioindicator of Antarctic marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Brasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1024-1049. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-related anthropause highlights the impact of marine traffic but not tourists on breeding little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.110323. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual variability on the predictive performance of machine learning applied to large bio-logging datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19737. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22258-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-Dependent Niche Segregation: Insights From a Multi-Dimensional Approach of Two Sympatric Sibling Seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fromant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P.Y. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199 (3), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-022-05181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interplay between nest vocalizations and foraging behaviour in breeding birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dähne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Köpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.375-391. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual segregation in a highly pagophilic and sexually dimorphic marine predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Section Ecology, 1 (e71), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/472431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging plasticity of yellow-eyed penguins (Megadyptes antipodes) in their subantarctic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Chilvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 679, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: energy landscapes of Antarctic avian predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-021-00255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-individual changes in little penguin diving and isotopic composition over the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (5), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using predicted patterns of 3D prey distribution to map king penguin foraging habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Proud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (745200), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.745200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic changes in activity, locomotion and behavioural complexity in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Raoelison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of albatrosses: implications for foraging ecology and bycatch susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (36), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03841-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of chaos: Foraging activity of a marine predator remains impacted several days after the end of a storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254269. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID19-induced reduction in human disturbance enhances fattening of an overabundant goose species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude-de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.108968. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.108968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins foraging consistency and site fidelity are conditioned by breeding status and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244298. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-ice edge is more important than closer open water access for foraging Adélie penguins: evidence from two colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 lockdown allows researchers to quantify the effects of human activity on wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias-Claudio Loretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1156-1159. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1237-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration predicts energy expenditure in a fat, flightless, diving bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hambly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.21493. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diving behaviour of little penguins in Western Australia predisposes them to risk of injury by watercraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.461-474. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.6610-6622. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging niche overlap during chick-rearing in the sexually dimorphic Westland petrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.191511. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic petrels ‘on the ice rocks’: wintering strategy of an Antarctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.191429. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging tactics in dynamic sea‐ice habitats affect individual state in a long‐ranging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1839-1856. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of marine predators to protect Southern Ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Huckstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip N Trathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.87-92. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retrospective analysis of Antarctic tracking data project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton P van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Bornemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (94), </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0406-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins’ extensive seasonal migration supports dynamic Marine Protected Area planning in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.103692. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.103692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat utilization of a mesopelagic predator linked to lower sea-surface temperatures & prey abundance in a region of rapid warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.220-235. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale matters: sea ice and breeding success of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1405-1410. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-019-02531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Feet in a Hostile World? The Future of Penguins Depends on Proactive Management of Current and Expected Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dee Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.248. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging ecology of a winter breeder, the Fiordland penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan  M. Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miskelly Colin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 614, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Recent Massive Breeding Failures in an Adélie Penguin Colony Call for the Creation of a Marine Protected Area in D'Urville Sea/Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozue Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.264. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance and diving behaviour share a common sea-ice concentration optimum in Adélie penguins ( Pygoscelis adeliae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.5304-5317. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal measures in activity patterns: Do gastrointestinal parasites affect the complexity of sheep behaviour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Modrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-colony spatial segregation leads to foraging behaviour variation in a seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 606, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for the identification of dives reveals the foraging ecology of a shallow-diving seabird using accelerometer data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cianchetti-Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Catoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (76), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow divers, deep waters, and the rise of behavioural stochasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3177-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellyfish and other gelata as food for four penguin species – insights from predator-borne videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laich Agustina Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.437-441. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.1529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology shapes the spatial foraging behavior of Antarctic petrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies overestimate colonization and extinction events for Adelie Penguin breeding colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1642/AUK-16-125.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced activity in middle-aged thick-billed murres: evidence for age related trends in fine-scale foraging behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: variable energy landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (33), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12983-017-0219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and diving behaviour of macaroni Eudyptes chrysolophus and eastern rockhopper E. chrysocome filholi penguins during the critical pre-moult period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.  O. Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (19), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible flight response to challenging wind conditions in a commuting Antarctic seabird: do you catch the drift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hung Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Bromwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of Antarctic jellyfish as food for Adélie penguins, as revealed by video loggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (5), </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-016-2890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At-sea distribution and prey selection of Antarctic petrels and commercial krill fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Rune Godø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0156968. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic handicaps and organizational complexity in the foraging behavior of two free-ranging penguin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotelemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40317-015-0061-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important marine habitat off east Antarctica revealed by two decades of multi-species predator tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Andrews-Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible foraging behaviour in a marine predator, the Masked booby (Sula dactylatra), according to foraging locations and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extensive standardized surveys reveal widespread, multi-decadal increase in east antarctic Adélie penguin populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kym Newbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139877. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere length reflects individual quality in free-living adult king penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent A. Viblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2059-2067. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-015-1766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete breeding failure in an Adélie penguin colony correlates with unusual and extreme environmental events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priority-based queuing process explanation for scale-free foraging behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and sex-specific foraging behaviour of Adélie penguins throughout the breeding season in Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-015-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cheap is soaring flight in raptors? A preliminary investigation in freely-flying vultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dell'Omo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei L. Vyssotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e84887. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing prolactin levels leads to a lower diving effort but does not affect breeding success in Adélie penguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone administration leads to a transient alteration of foraging behaviour and complexity in a diving seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial age segregation in the limited foraging area of an inshore seabird species, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (2), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging movements and habitat niche of two closely related searbirds breeding in sympatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Afan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cardador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.657-668. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2368-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variation in energy expenditure in a longlived bird within the envelope of an energy ceiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windscapes shape seabird instantaneous energy costs but adult behavior buffers impact on offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine S. Chivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bessey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Hatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.17. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-014-0017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometry predicts daily energy ependiture in a bird with high activity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Speakman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.20120919. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2012.0919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Foraging Ecology Drive the Evolution of Body Size in a Diving Endotherm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56297. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal diving behaviour and feeding rhythms of green turtles at Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 483, pp.289-302. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The individual counts: within sex differences in foraging strategies are as important as sex specific differences in masked boobies Sula dactylatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sommerfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal fractals in seabird foraging behaviour: diving through the scales of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling foraging range for breeding colonies of thick-billed murres Uria lomvia in the Eastern Canadian Arctic and potential overlap with industrial development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie A. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.134-143. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How age and sex drive the foraging behaviour in the king penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésine Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wienecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.1147-1156. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging parameters influencing the detection and interpretation of area-restricted search behaviour in marine predators: a case study with the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63742. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King penguins adjust their diving behaviour with age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215 (21), pp.3685-3692. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.071175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can thermoclines be a cue to prey distribution for marine top predators ? A case study with little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e31768. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging strategies of male Ade'lie penguins during their first incubation trip in relation to environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1974-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen store and diving capacity of Rhinoceros Auklet Cerorhinca monocerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corticosterone affect diving behaviour of male Adélie Penguins? A preliminary experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Mathilde Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of freely swimming adult green turtles (Chelonia mydas) and its link with body acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred R Enstipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Milbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (23), pp.4010-4020. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.062943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does foraging performance change with age in female little penguins (Eudyptula minor)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.e16098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving patterns of female macaroni penguins breeding on Marion Island, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce M. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.945-954. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0950-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the relative importance of intrinsic and extrinsic factors on the foraging activity of top predators: a case study on female little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158, pp.715-722. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-010-1594-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of chick-rearing Adélie Penguins at Edmonson Point, Ross Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.969-978. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0775-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the world of biologging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy under control: underwater locomotor performance in a deep diving seabird suggests respiratory strategies for reducing foraging effort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideji Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9839. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dive efficiency versus depth in foraging emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.269-277. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mullers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moseley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet C. Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (8), pp.401-402. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10.WB.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming speed variation in amphibious seasnakes (Laticaudinae): a search for underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.116-122. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a wing and a prayer: the foraging ecology of breeding Cape cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 280, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater wingbeats extend depth and duration of plunge dives in gannets &amp;quot;Morus bassanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dominant parasympathetic nervous activity of great cormorants (Phalacrocorax carbo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayoshi Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Hayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-009-0414-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipper bands modify the short-term diving behaviour of Little Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela M. Fallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (8), pp.1348-1354. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2193/2008-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG response of koalas to tourists proximity: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7378. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of small-scale environmental perturvations on local marine food resources: a case study of a predator, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276, pp.4105-4109. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2009.1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving activity of hoary-headed (Poliocephalus poliocephalus) and australasian little (Tachybaptus novaehollandiae) grebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species- and sex-specific differences in foraging behaviour and foraging zones in blue-footed and brown boobies in the Gulf of California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 391, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg-attached data loggers do not modify the diving performances of a foot-propelled seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of trip duration by an inshore forager, the little penguin (Eudyptula minor), during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (3), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/auk.2008.06273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and habitat selection of the little penguin Eudyptula minor during early chick rearing in Bass Strait, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour of little penguins Eudyptula minor in an artificially modified environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion and foraging strategy in foot-propelled and wing-propelled shallow-diving seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cannell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 308, pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocardiogram recordings in free-ranging gannets reveal minimum difference in heart rate during flapping versus gliding flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swim speeds of free-ranging great cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0242-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.2918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-colony and sex differences in the effects of parental body condition and foraging effort on the brood growth of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles - André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-003-0108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and maximal diving depth in penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (9), pp.1189-1197. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.205.9.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of free–ranging penguins determined by oesophageal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Handrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268 (1463), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of a massive iceberg calving in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de deuxième année, session 2023 – La Rochelle Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source bio-logger for monitoring and recording inertial movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Inertial 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId630"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akiko Kato </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akiko-kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8947-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video evidence of pteropod predation highlights diet flexibility in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Marcouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (4), pp.69. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-026-04827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do penguins care about on-paper boundaries? Conservation implications of spatio-temporal winter consistency in an Antarctic sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111507. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Friry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-026-03710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating unpredictable oceans: Mapping fine-scale temporal and spatial variability in little penguin foraging areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 779, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps15047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics link long‐term environmental variations to breeding success in a wild penguin population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 95 (4), pp.633-647. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought‐driven foraging adjustments in breeding white storks Ciconia ciconia : GPS tracking insights from two French marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bégassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e03504. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jav.03504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming summers limit reindeer grazing, weakening herbivory pressure in the mountain tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Lindborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van der Mheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing bio-logging data collections as dynamic archives of animal life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cagnacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Dettki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02585-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson T Hinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïz Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manrico Sebastiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Antarctic Seabird Breeding Occupancy From a Century of Observations to Inform Environmental Management and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nat Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Maschette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using programmable infusion pump in avian species – a validation methodology in geese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Trottier‐paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bout time for krill: contrasting Adélie penguin foraging behaviour during years of high and low krill availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird migration on the edge: Experimental manipulation of corticosterone advances departure dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (6), pp.e70131. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of Adélie penguins during the breeding season: females pay the cost in years of low food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.123144. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of marine megafauna to global at‐sea anthropogenic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vancompernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonating predators and prey to study trophic interactions through real‐life simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weiss‐blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley L Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.rn8pk0pks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using latent behavior analysis to identify key foraging areas for Adélie penguins in a declining colony in West Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-024-04390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2413768121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea S Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa L Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cruz‐flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting Time Activity Budgets of Breeding White Storks Ciconia ciconia Assessed Using Bio-Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenndie Trehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Musseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardeola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13157/arla.71.2.2024.ra7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of depth data to estimate energy intake and expenditure in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta M Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227 (23), pp.jeb249201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.249201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological niche segregation between sympatrically breeding blue petrels and thin-billed prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 749, pp.159-180. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-dependent changes in maritime traffic activity during the first year of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D Elvidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Kroodsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84, pp.102773. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the focus: The need for cross-scale dynamic management in the Southern Ocean and implications for holistic conservation of Antarctic marine living resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaldúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Franco-Trecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106361. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Use of Depth Data to Estimate Energy Intake and Expenditure in Adélie Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.07.02.601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and medium-term exposure to salinity alters response to predation, activity and spatial movements in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-related anthropause highlights the impact of marine traffic but not tourists on breeding little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.110323. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating animal tracking data into spatial conservation prioritisation for seabirds during their breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venegas-Li Ruben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schinagl Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.12.14.571606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body condition and corticosterone stress response, as markers to investigate effects of human activities on Adélie penguins (Pygoscelis adeliae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1099028. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1099028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure, but not timing of exposure, to a sulfonylurea herbicide alters larval development and behaviour in an amphibian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.106355. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Ten Years of Little Penguin Foraging: Bio-Logging Reveals Foraging Patterns with Implications for Climate Change Mitigation and Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.14.562344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96 (3), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/724686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16733. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-43650-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (5), pp.2054-2063. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanri Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A Venter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (11), pp.138. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04288-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding time has limited impact on constitutive innate immune function in a long-lived Antarctic seabird, the Adélie penguin: implications for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.bio059512. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.059512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic responses of Arctic seabirds to spring sea-ice variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1107992. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1107992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumpolar assessment of mercury contamination: the Adélie penguin as a bioindicator of Antarctic marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Brasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1024-1049. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual variability on the predictive performance of machine learning applied to large bio-logging datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19737. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22258-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-Dependent Niche Segregation: Insights From a Multi-Dimensional Approach of Two Sympatric Sibling Seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fromant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P.Y. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199 (3), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-022-05181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using predicted patterns of 3D prey distribution to map king penguin foraging habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Proud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (745200), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.745200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging plasticity of yellow-eyed penguins (Megadyptes antipodes) in their subantarctic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Chilvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 679, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: energy landscapes of Antarctic avian predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-021-00255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-individual changes in little penguin diving and isotopic composition over the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (5), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic changes in activity, locomotion and behavioural complexity in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Raoelison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interplay between nest vocalizations and foraging behaviour in breeding birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dähne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Köpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.375-391. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual segregation in a highly pagophilic and sexually dimorphic marine predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Section Ecology, 1 (e71), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/472431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID19-induced reduction in human disturbance enhances fattening of an overabundant goose species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude-de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.108968. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.108968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of albatrosses: implications for foraging ecology and bycatch susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (36), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03841-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of chaos: Foraging activity of a marine predator remains impacted several days after the end of a storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254269. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins foraging consistency and site fidelity are conditioned by breeding status and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244298. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retrospective analysis of Antarctic tracking data project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton P van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Bornemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (94), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0406-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of marine predators to protect Southern Ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Huckstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip N Trathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.87-92. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 lockdown allows researchers to quantify the effects of human activity on wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias-Claudio Loretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1156-1159. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1237-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-ice edge is more important than closer open water access for foraging Adélie penguins: evidence from two colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration predicts energy expenditure in a fat, flightless, diving bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hambly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.21493. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.6610-6622. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diving behaviour of little penguins in Western Australia predisposes them to risk of injury by watercraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.461-474. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic petrels ‘on the ice rocks’: wintering strategy of an Antarctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.191429. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging niche overlap during chick-rearing in the sexually dimorphic Westland petrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.191511. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging tactics in dynamic sea‐ice habitats affect individual state in a long‐ranging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1839-1856. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale matters: sea ice and breeding success of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1405-1410. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-019-02531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Feet in a Hostile World? The Future of Penguins Depends on Proactive Management of Current and Expected Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dee Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.248. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins’ extensive seasonal migration supports dynamic Marine Protected Area planning in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.103692. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.103692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat utilization of a mesopelagic predator linked to lower sea-surface temperatures & prey abundance in a region of rapid warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.220-235. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging ecology of a winter breeder, the Fiordland penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan  M. Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miskelly Colin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 614, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance and diving behaviour share a common sea-ice concentration optimum in Adélie penguins ( Pygoscelis adeliae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.5304-5317. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Recent Massive Breeding Failures in an Adélie Penguin Colony Call for the Creation of a Marine Protected Area in D'Urville Sea/Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozue Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.264. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-colony spatial segregation leads to foraging behaviour variation in a seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 606, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal measures in activity patterns: Do gastrointestinal parasites affect the complexity of sheep behaviour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Modrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies overestimate colonization and extinction events for Adelie Penguin breeding colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1642/AUK-16-125.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced activity in middle-aged thick-billed murres: evidence for age related trends in fine-scale foraging behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: variable energy landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (33), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12983-017-0219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for the identification of dives reveals the foraging ecology of a shallow-diving seabird using accelerometer data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cianchetti-Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Catoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (76), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow divers, deep waters, and the rise of behavioural stochasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3177-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology shapes the spatial foraging behavior of Antarctic petrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellyfish and other gelata as food for four penguin species – insights from predator-borne videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laich Agustina Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.437-441. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.1529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At-sea distribution and prey selection of Antarctic petrels and commercial krill fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Rune Godø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0156968. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible flight response to challenging wind conditions in a commuting Antarctic seabird: do you catch the drift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hung Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Bromwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and diving behaviour of macaroni Eudyptes chrysolophus and eastern rockhopper E. chrysocome filholi penguins during the critical pre-moult period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.  O. Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (19), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of Antarctic jellyfish as food for Adélie penguins, as revealed by video loggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (5), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-016-2890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and sex-specific foraging behaviour of Adélie penguins throughout the breeding season in Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-015-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priority-based queuing process explanation for scale-free foraging behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete breeding failure in an Adélie penguin colony correlates with unusual and extreme environmental events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important marine habitat off east Antarctica revealed by two decades of multi-species predator tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Andrews-Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic handicaps and organizational complexity in the foraging behavior of two free-ranging penguin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotelemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40317-015-0061-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible foraging behaviour in a marine predator, the Masked booby (Sula dactylatra), according to foraging locations and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere length reflects individual quality in free-living adult king penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent A. Viblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2059-2067. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-015-1766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extensive standardized surveys reveal widespread, multi-decadal increase in east antarctic Adélie penguin populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kym Newbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139877. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windscapes shape seabird instantaneous energy costs but adult behavior buffers impact on offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine S. Chivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bessey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Hatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.17. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-014-0017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone administration leads to a transient alteration of foraging behaviour and complexity in a diving seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cheap is soaring flight in raptors? A preliminary investigation in freely-flying vultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dell'Omo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei L. Vyssotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e84887. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing prolactin levels leads to a lower diving effort but does not affect breeding success in Adélie penguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial age segregation in the limited foraging area of an inshore seabird species, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (2), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging movements and habitat niche of two closely related searbirds breeding in sympatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Afan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cardador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.657-668. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2368-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variation in energy expenditure in a longlived bird within the envelope of an energy ceiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How age and sex drive the foraging behaviour in the king penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésine Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wienecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.1147-1156. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling foraging range for breeding colonies of thick-billed murres Uria lomvia in the Eastern Canadian Arctic and potential overlap with industrial development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie A. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.134-143. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging parameters influencing the detection and interpretation of area-restricted search behaviour in marine predators: a case study with the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63742. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Foraging Ecology Drive the Evolution of Body Size in a Diving Endotherm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56297. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometry predicts daily energy ependiture in a bird with high activity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Speakman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.20120919. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2012.0919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal diving behaviour and feeding rhythms of green turtles at Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 483, pp.289-302. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The individual counts: within sex differences in foraging strategies are as important as sex specific differences in masked boobies Sula dactylatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sommerfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal fractals in seabird foraging behaviour: diving through the scales of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King penguins adjust their diving behaviour with age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215 (21), pp.3685-3692. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.071175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging strategies of male Ade'lie penguins during their first incubation trip in relation to environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1974-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can thermoclines be a cue to prey distribution for marine top predators ? A case study with little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e31768. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the relative importance of intrinsic and extrinsic factors on the foraging activity of top predators: a case study on female little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158, pp.715-722. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-010-1594-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen store and diving capacity of Rhinoceros Auklet Cerorhinca monocerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corticosterone affect diving behaviour of male Adélie Penguins? A preliminary experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Mathilde Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does foraging performance change with age in female little penguins (Eudyptula minor)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.e16098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of freely swimming adult green turtles (Chelonia mydas) and its link with body acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred R Enstipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Milbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (23), pp.4010-4020. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.062943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving patterns of female macaroni penguins breeding on Marion Island, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce M. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.945-954. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0950-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming speed variation in amphibious seasnakes (Laticaudinae): a search for underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.116-122. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a wing and a prayer: the foraging ecology of breeding Cape cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 280, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of chick-rearing Adélie Penguins at Edmonson Point, Ross Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.969-978. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0775-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the world of biologging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dive efficiency versus depth in foraging emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.269-277. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy under control: underwater locomotor performance in a deep diving seabird suggests respiratory strategies for reducing foraging effort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideji Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9839. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mullers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moseley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet C. Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (8), pp.401-402. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10.WB.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving activity of hoary-headed (Poliocephalus poliocephalus) and australasian little (Tachybaptus novaehollandiae) grebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species- and sex-specific differences in foraging behaviour and foraging zones in blue-footed and brown boobies in the Gulf of California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 391, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg-attached data loggers do not modify the diving performances of a foot-propelled seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater wingbeats extend depth and duration of plunge dives in gannets &amp;quot;Morus bassanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dominant parasympathetic nervous activity of great cormorants (Phalacrocorax carbo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayoshi Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Hayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-009-0414-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG response of koalas to tourists proximity: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7378. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipper bands modify the short-term diving behaviour of Little Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela M. Fallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (8), pp.1348-1354. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2193/2008-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of small-scale environmental perturvations on local marine food resources: a case study of a predator, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276, pp.4105-4109. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2009.1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour of little penguins Eudyptula minor in an artificially modified environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of trip duration by an inshore forager, the little penguin (Eudyptula minor), during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (3), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/auk.2008.06273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and habitat selection of the little penguin Eudyptula minor during early chick rearing in Bass Strait, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion and foraging strategy in foot-propelled and wing-propelled shallow-diving seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cannell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 308, pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocardiogram recordings in free-ranging gannets reveal minimum difference in heart rate during flapping versus gliding flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swim speeds of free-ranging great cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0242-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.2918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-colony and sex differences in the effects of parental body condition and foraging effort on the brood growth of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles - André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-003-0108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and maximal diving depth in penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (9), pp.1189-1197. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.205.9.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of free–ranging penguins determined by oesophageal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Handrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268 (1463), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of a massive iceberg calving in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de deuxième année, session 2023 – La Rochelle Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source bio-logger for monitoring and recording inertial movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Inertial 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId634"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269DD1B8"/>
+    <w:nsid w:val="576570CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akiko-kato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-3634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Zajkov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raclot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111507" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Watanabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marcouillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04827-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane B&#233;gassat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Paillisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Southwell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmerson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Kelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70066" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Newman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dettki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Urbano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02585-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Trottier&#8208;paquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gauthier-Bouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Machado-Gaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ropert-Coudert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Hoarau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude&#8208;de Broin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letourneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70131" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Riaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolduc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergeron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weiss&#8208;blais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70180" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenndie Trehou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.71.2.2024.ra7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Stokes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Esteban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Kaska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413768121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14714" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta M Wisniewska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loveridge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Elvidge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kroodsma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D White" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zald&#250;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zajkov&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado-Gaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Franco-Trecu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106361" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wisniewska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.02.601650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L Stokes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.rn8pk0pks" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Gaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chimienti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04390-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.14.562344" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venegas-Li Ruben" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schinagl Harley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.14.571606" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1099028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059512" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cusset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Brasso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02709-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110323" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beaulieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22258-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fromant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P.Y. Arnould" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sutton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05181-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#228;hne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K&#246;pp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.08.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/472431" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Chilvers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiaradia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. French" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13911" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Masello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mattern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Medeiros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00255-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03867-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Proud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Sherley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.745200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Raoelison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab077" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Bentley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manica" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03841-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353578v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chiaradia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254269" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139652v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Tourneux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandmont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude-de Broin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.108968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Michelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244298" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goulet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13289" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879966v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rutz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias-Claudio Loretto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1237-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hambly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78025-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Radford" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3272" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Waugh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191511" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544646v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191429" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Love" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13632" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Huckstadt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Trathan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2126-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton P van de Putte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bornemann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0406-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309717v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103692" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Evans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Phillips" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104634" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-019-02531-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ainley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barbosa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dee Boersma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00248" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan  M. Waugh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miskelly Colin M." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12910" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozue Shiomi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00264" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848687v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14377" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burgunder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Modr&#253;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSCDRCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Reina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavallo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12764" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cianchetti-Benedetti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Catoni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Quillfeldt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3106-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533412v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3177-y" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533295v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laich Agustina G&#243;mez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ito" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1529" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501574v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12082" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502843v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahashi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1642/AUK-16-125.1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501639v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cunningham" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gaston" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.010" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CTQG9FZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Masello" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sommerfeld" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-017-0219-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291873v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.  O. Whitehead" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2794-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hung Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Bromwich" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.12.021" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSG4W4RF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310419v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2890-2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386700v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Rune God&#248;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156968" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192581v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0061-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076443v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Patterson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrews-Goff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sharples" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01021" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKZT4PHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087920v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilcox" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZDXQNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304814v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kym Newbery" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139877" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1766-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076509v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pell&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01182" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2ZT4F74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323923v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Reynolds" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.07.022" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207177v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Widmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arthur" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-015-0052-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932748v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromp" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei L. Vyssotski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084887" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939125v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.12.001" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3HZR3TX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881562v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10618" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076431v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3018-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardador" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2368-4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854231v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H. Elliott" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12126" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068796v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine S. Chivers" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bessey" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hatch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0017-2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760692v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Speakman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0919" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787590v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R. Cook" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056297" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828460v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ciccione" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanuise" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10301" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881557v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sommerfield" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garthe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hindell" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824821v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01884" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879004v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie A. Macdonald" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.018" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGXBJ5T0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790767v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sine Prud'Homme" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wienecke" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2167-y" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDLC7FJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828722v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063742" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750742v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Wilson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.071175" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691501v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031768" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709203v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1974-x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP6X6KVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601994v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Yamamoto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Niizuma" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Watanuki" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Naito" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574472v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mathilde Thierry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641697v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R Enstipp" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Milbergue" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062943" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561163v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Zimmer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ancel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574586v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M. Dyer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0950-5" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CPW10BQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540243v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1594-2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFCP1CH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473178v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nesti" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Focardi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0775-2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PMN2TH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379474v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00188" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473143v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R Cook" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideji Tanaka" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009839" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473165v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P. Wilson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00213" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511425v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.001" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTGRLBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367686v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Kuwahara" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Hayama" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-009-0414-y" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD12MVZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536192v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela M. Fallow" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2008-146" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QR5RD6N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423983v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brooks" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007378" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411371v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1399" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315339v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511439v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shaffer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07981" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289475v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2008.06273" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325737v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hoskins" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dann" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277607v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Preston" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirkwood" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00069" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187120v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahasi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsufumi Sato" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles - Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-003-0108-9" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGD03N9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692397v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niizuma" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanuki" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205.9.1189" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692407v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Handrich" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1343" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04471239v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meheust" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bloch" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03671880v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787736" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akiko-kato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-3634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Watanabe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marcouillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raclot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04827-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Zajkov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111507" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane B&#233;gassat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Paillisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Stoessel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lindborg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Newman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dettki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Urbano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02585-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Southwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmerson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Kelly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Trottier&#8208;paquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gauthier-Bouchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Riaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Machado-Gaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Hoarau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude&#8208;de Broin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letourneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ropert-Coudert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergeron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villeneuve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weiss&#8208;blais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70180" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L Stokes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Esteban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Kaska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.rn8pk0pks" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Gaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chimienti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04390-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Stokes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413768121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenndie Trehou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.71.2.2024.ra7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta M Wisniewska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14714" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loveridge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Elvidge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kroodsma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D White" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102773" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zald&#250;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zajkov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado-Gaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Franco-Trecu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106361" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wisniewska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.02.601650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venegas-Li Ruben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schinagl Harley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.14.571606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1099028" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106355" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.14.562344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059512" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cusset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Brasso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02709-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beaulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22258-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fromant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P.Y. Arnould" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sutton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05181-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Proud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Sherley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.745200" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Chilvers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiaradia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. French" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13911" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Masello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mattern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Medeiros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00255-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191780v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03867-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Raoelison" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab077" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#228;hne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K&#246;pp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.08.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/472431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Tourneux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude-de Broin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.108968" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Bentley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manica" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03841-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chiaradia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254269" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Michelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton P van de Putte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bornemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0406-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Huckstadt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Trathan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2126-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879966v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rutz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias-Claudio Loretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1237-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13289" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hambly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78025-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Radford" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3272" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191429" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Waugh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191511" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Love" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13632" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193358v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-019-02531-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148157v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ainley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barbosa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dee Boersma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00248" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103692" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Evans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Phillips" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104634" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025027v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan  M. Waugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miskelly Colin M." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12910" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14377" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912177v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozue Shiomi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00264" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Reina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavallo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12764" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852259v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burgunder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Modr&#253;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSCDRCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502843v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1642/AUK-16-125.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cunningham" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gaston" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CTQG9FZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Masello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sommerfeld" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Quillfeldt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-017-0219-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511632v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cianchetti-Benedetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Catoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3106-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3177-y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501574v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12082" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laich Agustina G&#243;mez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1529" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386700v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Rune God&#248;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156968" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291249v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hung Wang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Bromwich" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.12.021" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSG4W4RF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291873v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.  O. Whitehead" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2794-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310419v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2890-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207177v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Widmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arthur" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-015-0052-7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323923v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Reynolds" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.07.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076509v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pell&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01182" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2ZT4F74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Patterson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrews-Goff" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sharples" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKZT4PHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0061-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilcox" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZDXQNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183603v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1766-0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kym Newbery" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139877" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068796v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H. Elliott" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine S. Chivers" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bessey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hatch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0017-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881562v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10618" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932748v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromp" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei L. Vyssotski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084887" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939125v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.12.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3HZR3TX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3018-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardador" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2368-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854231v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12126" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790767v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sine Prud'Homme" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wienecke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2167-y" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDLC7FJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879004v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie A. Macdonald" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.018" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGXBJ5T0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828722v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063742" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787590v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R. Cook" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056297" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760692v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Speakman" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0919" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828460v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ciccione" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanuise" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10301" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881557v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sommerfield" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garthe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hindell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824821v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01884" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750742v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Wilson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.071175" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709203v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1974-x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP6X6KVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691501v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031768" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540243v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Zimmer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1594-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFCP1CH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601994v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Yamamoto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Niizuma" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Watanuki" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Naito" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574472v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mathilde Thierry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ancel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641697v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R Enstipp" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Milbergue" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062943" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574586v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M. Dyer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0950-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CPW10BQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511425v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.001" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTGRLBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473178v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nesti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Focardi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0775-2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PMN2TH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379474v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00188" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473165v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P. Wilson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00213" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473143v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R Cook" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideji Tanaka" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009839" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315339v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511439v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shaffer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07981" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367686v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Kuwahara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Hayama" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-009-0414-y" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD12MVZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423983v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brooks" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007378" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536192v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela M. Fallow" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2008-146" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QR5RD6N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411371v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1399" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277607v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Preston" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirkwood" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00069" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289475v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2008.06273" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325737v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hoskins" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187120v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahasi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsufumi Sato" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles - Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-003-0108-9" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGD03N9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692397v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niizuma" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanuki" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205.9.1189" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692407v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Handrich" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1343" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04471239v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meheust" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bloch" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03671880v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787736" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>