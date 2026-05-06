--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akiko Kato </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akiko-kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8947-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video evidence of pteropod predation highlights diet flexibility in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Marcouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (4), pp.69. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-026-04827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do penguins care about on-paper boundaries? Conservation implications of spatio-temporal winter consistency in an Antarctic sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111507. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Friry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-026-03710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating unpredictable oceans: Mapping fine-scale temporal and spatial variability in little penguin foraging areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 779, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps15047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics link long‐term environmental variations to breeding success in a wild penguin population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 95 (4), pp.633-647. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought‐driven foraging adjustments in breeding white storks Ciconia ciconia : GPS tracking insights from two French marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bégassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e03504. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jav.03504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming summers limit reindeer grazing, weakening herbivory pressure in the mountain tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Lindborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van der Mheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing bio-logging data collections as dynamic archives of animal life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cagnacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Dettki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02585-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson T Hinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïz Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manrico Sebastiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Antarctic Seabird Breeding Occupancy From a Century of Observations to Inform Environmental Management and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nat Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Maschette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using programmable infusion pump in avian species – a validation methodology in geese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Trottier‐paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bout time for krill: contrasting Adélie penguin foraging behaviour during years of high and low krill availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird migration on the edge: Experimental manipulation of corticosterone advances departure dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (6), pp.e70131. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of Adélie penguins during the breeding season: females pay the cost in years of low food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.123144. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of marine megafauna to global at‐sea anthropogenic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vancompernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonating predators and prey to study trophic interactions through real‐life simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weiss‐blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley L Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.rn8pk0pks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using latent behavior analysis to identify key foraging areas for Adélie penguins in a declining colony in West Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-024-04390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2413768121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea S Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa L Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cruz‐flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting Time Activity Budgets of Breeding White Storks Ciconia ciconia Assessed Using Bio-Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenndie Trehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Musseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardeola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13157/arla.71.2.2024.ra7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of depth data to estimate energy intake and expenditure in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta M Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227 (23), pp.jeb249201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.249201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological niche segregation between sympatrically breeding blue petrels and thin-billed prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 749, pp.159-180. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-dependent changes in maritime traffic activity during the first year of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D Elvidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Kroodsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84, pp.102773. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the focus: The need for cross-scale dynamic management in the Southern Ocean and implications for holistic conservation of Antarctic marine living resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaldúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Franco-Trecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106361. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Use of Depth Data to Estimate Energy Intake and Expenditure in Adélie Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.07.02.601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and medium-term exposure to salinity alters response to predation, activity and spatial movements in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-related anthropause highlights the impact of marine traffic but not tourists on breeding little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.110323. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating animal tracking data into spatial conservation prioritisation for seabirds during their breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venegas-Li Ruben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schinagl Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.12.14.571606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body condition and corticosterone stress response, as markers to investigate effects of human activities on Adélie penguins (Pygoscelis adeliae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1099028. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1099028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure, but not timing of exposure, to a sulfonylurea herbicide alters larval development and behaviour in an amphibian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.106355. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Ten Years of Little Penguin Foraging: Bio-Logging Reveals Foraging Patterns with Implications for Climate Change Mitigation and Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.14.562344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96 (3), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/724686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16733. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-43650-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (5), pp.2054-2063. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanri Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A Venter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (11), pp.138. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04288-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding time has limited impact on constitutive innate immune function in a long-lived Antarctic seabird, the Adélie penguin: implications for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.bio059512. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.059512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic responses of Arctic seabirds to spring sea-ice variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1107992. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1107992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumpolar assessment of mercury contamination: the Adélie penguin as a bioindicator of Antarctic marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Brasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1024-1049. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual variability on the predictive performance of machine learning applied to large bio-logging datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19737. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22258-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-Dependent Niche Segregation: Insights From a Multi-Dimensional Approach of Two Sympatric Sibling Seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fromant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P.Y. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199 (3), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-022-05181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using predicted patterns of 3D prey distribution to map king penguin foraging habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Proud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (745200), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.745200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging plasticity of yellow-eyed penguins (Megadyptes antipodes) in their subantarctic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Chilvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 679, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: energy landscapes of Antarctic avian predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-021-00255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-individual changes in little penguin diving and isotopic composition over the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (5), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic changes in activity, locomotion and behavioural complexity in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Raoelison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interplay between nest vocalizations and foraging behaviour in breeding birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dähne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Köpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.375-391. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual segregation in a highly pagophilic and sexually dimorphic marine predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Section Ecology, 1 (e71), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/472431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID19-induced reduction in human disturbance enhances fattening of an overabundant goose species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude-de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.108968. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.108968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of albatrosses: implications for foraging ecology and bycatch susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (36), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03841-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of chaos: Foraging activity of a marine predator remains impacted several days after the end of a storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254269. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins foraging consistency and site fidelity are conditioned by breeding status and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244298. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retrospective analysis of Antarctic tracking data project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton P van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Bornemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (94), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0406-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of marine predators to protect Southern Ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Huckstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip N Trathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.87-92. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 lockdown allows researchers to quantify the effects of human activity on wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias-Claudio Loretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1156-1159. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1237-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-ice edge is more important than closer open water access for foraging Adélie penguins: evidence from two colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration predicts energy expenditure in a fat, flightless, diving bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hambly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.21493. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.6610-6622. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diving behaviour of little penguins in Western Australia predisposes them to risk of injury by watercraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.461-474. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic petrels ‘on the ice rocks’: wintering strategy of an Antarctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.191429. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging niche overlap during chick-rearing in the sexually dimorphic Westland petrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.191511. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging tactics in dynamic sea‐ice habitats affect individual state in a long‐ranging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1839-1856. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale matters: sea ice and breeding success of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1405-1410. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-019-02531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Feet in a Hostile World? The Future of Penguins Depends on Proactive Management of Current and Expected Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dee Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.248. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins’ extensive seasonal migration supports dynamic Marine Protected Area planning in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.103692. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.103692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat utilization of a mesopelagic predator linked to lower sea-surface temperatures & prey abundance in a region of rapid warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.220-235. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging ecology of a winter breeder, the Fiordland penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan  M. Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miskelly Colin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 614, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance and diving behaviour share a common sea-ice concentration optimum in Adélie penguins ( Pygoscelis adeliae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.5304-5317. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Recent Massive Breeding Failures in an Adélie Penguin Colony Call for the Creation of a Marine Protected Area in D'Urville Sea/Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozue Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.264. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-colony spatial segregation leads to foraging behaviour variation in a seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 606, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal measures in activity patterns: Do gastrointestinal parasites affect the complexity of sheep behaviour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Modrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies overestimate colonization and extinction events for Adelie Penguin breeding colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1642/AUK-16-125.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced activity in middle-aged thick-billed murres: evidence for age related trends in fine-scale foraging behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: variable energy landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (33), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12983-017-0219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for the identification of dives reveals the foraging ecology of a shallow-diving seabird using accelerometer data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cianchetti-Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Catoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (76), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow divers, deep waters, and the rise of behavioural stochasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3177-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology shapes the spatial foraging behavior of Antarctic petrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellyfish and other gelata as food for four penguin species – insights from predator-borne videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laich Agustina Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.437-441. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.1529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At-sea distribution and prey selection of Antarctic petrels and commercial krill fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Rune Godø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0156968. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible flight response to challenging wind conditions in a commuting Antarctic seabird: do you catch the drift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hung Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Bromwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and diving behaviour of macaroni Eudyptes chrysolophus and eastern rockhopper E. chrysocome filholi penguins during the critical pre-moult period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.  O. Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (19), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of Antarctic jellyfish as food for Adélie penguins, as revealed by video loggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (5), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-016-2890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and sex-specific foraging behaviour of Adélie penguins throughout the breeding season in Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-015-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priority-based queuing process explanation for scale-free foraging behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete breeding failure in an Adélie penguin colony correlates with unusual and extreme environmental events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important marine habitat off east Antarctica revealed by two decades of multi-species predator tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Andrews-Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic handicaps and organizational complexity in the foraging behavior of two free-ranging penguin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotelemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40317-015-0061-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible foraging behaviour in a marine predator, the Masked booby (Sula dactylatra), according to foraging locations and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere length reflects individual quality in free-living adult king penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent A. Viblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2059-2067. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-015-1766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extensive standardized surveys reveal widespread, multi-decadal increase in east antarctic Adélie penguin populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kym Newbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139877. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windscapes shape seabird instantaneous energy costs but adult behavior buffers impact on offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine S. Chivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bessey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Hatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.17. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-014-0017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone administration leads to a transient alteration of foraging behaviour and complexity in a diving seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cheap is soaring flight in raptors? A preliminary investigation in freely-flying vultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dell'Omo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei L. Vyssotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e84887. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing prolactin levels leads to a lower diving effort but does not affect breeding success in Adélie penguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial age segregation in the limited foraging area of an inshore seabird species, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (2), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging movements and habitat niche of two closely related searbirds breeding in sympatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Afan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cardador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.657-668. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2368-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variation in energy expenditure in a longlived bird within the envelope of an energy ceiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How age and sex drive the foraging behaviour in the king penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésine Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wienecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.1147-1156. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling foraging range for breeding colonies of thick-billed murres Uria lomvia in the Eastern Canadian Arctic and potential overlap with industrial development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie A. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.134-143. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging parameters influencing the detection and interpretation of area-restricted search behaviour in marine predators: a case study with the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63742. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Foraging Ecology Drive the Evolution of Body Size in a Diving Endotherm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56297. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometry predicts daily energy ependiture in a bird with high activity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Speakman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.20120919. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2012.0919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal diving behaviour and feeding rhythms of green turtles at Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 483, pp.289-302. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The individual counts: within sex differences in foraging strategies are as important as sex specific differences in masked boobies Sula dactylatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sommerfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal fractals in seabird foraging behaviour: diving through the scales of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King penguins adjust their diving behaviour with age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215 (21), pp.3685-3692. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.071175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging strategies of male Ade'lie penguins during their first incubation trip in relation to environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1974-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can thermoclines be a cue to prey distribution for marine top predators ? A case study with little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e31768. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the relative importance of intrinsic and extrinsic factors on the foraging activity of top predators: a case study on female little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158, pp.715-722. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-010-1594-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen store and diving capacity of Rhinoceros Auklet Cerorhinca monocerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corticosterone affect diving behaviour of male Adélie Penguins? A preliminary experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Mathilde Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does foraging performance change with age in female little penguins (Eudyptula minor)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.e16098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of freely swimming adult green turtles (Chelonia mydas) and its link with body acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred R Enstipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Milbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (23), pp.4010-4020. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.062943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving patterns of female macaroni penguins breeding on Marion Island, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce M. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.945-954. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0950-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming speed variation in amphibious seasnakes (Laticaudinae): a search for underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.116-122. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a wing and a prayer: the foraging ecology of breeding Cape cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 280, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of chick-rearing Adélie Penguins at Edmonson Point, Ross Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.969-978. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0775-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the world of biologging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dive efficiency versus depth in foraging emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.269-277. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy under control: underwater locomotor performance in a deep diving seabird suggests respiratory strategies for reducing foraging effort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideji Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9839. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mullers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moseley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet C. Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (8), pp.401-402. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10.WB.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving activity of hoary-headed (Poliocephalus poliocephalus) and australasian little (Tachybaptus novaehollandiae) grebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species- and sex-specific differences in foraging behaviour and foraging zones in blue-footed and brown boobies in the Gulf of California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 391, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg-attached data loggers do not modify the diving performances of a foot-propelled seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater wingbeats extend depth and duration of plunge dives in gannets &amp;quot;Morus bassanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dominant parasympathetic nervous activity of great cormorants (Phalacrocorax carbo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayoshi Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Hayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-009-0414-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG response of koalas to tourists proximity: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7378. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipper bands modify the short-term diving behaviour of Little Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela M. Fallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (8), pp.1348-1354. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2193/2008-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of small-scale environmental perturvations on local marine food resources: a case study of a predator, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276, pp.4105-4109. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2009.1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour of little penguins Eudyptula minor in an artificially modified environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of trip duration by an inshore forager, the little penguin (Eudyptula minor), during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (3), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/auk.2008.06273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and habitat selection of the little penguin Eudyptula minor during early chick rearing in Bass Strait, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion and foraging strategy in foot-propelled and wing-propelled shallow-diving seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cannell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 308, pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocardiogram recordings in free-ranging gannets reveal minimum difference in heart rate during flapping versus gliding flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swim speeds of free-ranging great cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0242-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.2918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-colony and sex differences in the effects of parental body condition and foraging effort on the brood growth of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles - André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-003-0108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and maximal diving depth in penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (9), pp.1189-1197. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.205.9.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of free–ranging penguins determined by oesophageal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Handrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268 (1463), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of a massive iceberg calving in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de deuxième année, session 2023 – La Rochelle Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source bio-logger for monitoring and recording inertial movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Inertial 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId634"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akiko Kato </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akiko-kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8947-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Antarctique et Terres Australes : enjeux scientifiques et géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Camille Mazé-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group; ISTE Group, pp.61-77, 2026, 9781789482324. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do penguins care about on-paper boundaries? Conservation implications of spatio-temporal winter consistency in an Antarctic sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating unpredictable oceans: Mapping fine-scale temporal and spatial variability in little penguin foraging areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 779, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps15047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Friry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-026-03710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video evidence of pteropod predation highlights diet flexibility in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Marcouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (4), pp.69. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-026-04827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics link long‐term environmental variations to breeding success in a wild penguin population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 95 (4), pp.633-647. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought‐driven foraging adjustments in breeding white storks Ciconia ciconia : GPS tracking insights from two French marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bégassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e03504. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jav.03504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming summers limit reindeer grazing, weakening herbivory pressure in the mountain tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Lindborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Antarctic Seabird Breeding Occupancy From a Century of Observations to Inform Environmental Management and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nat Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Maschette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson T Hinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïz Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manrico Sebastiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van der Mheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing bio-logging data collections as dynamic archives of animal life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cagnacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Dettki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02585-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using programmable infusion pump in avian species – a validation methodology in geese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Trottier‐paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird migration on the edge: Experimental manipulation of corticosterone advances departure dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Gauthier-Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (6), pp.e70131. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of Adélie penguins during the breeding season: females pay the cost in years of low food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.123144. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bout time for krill: contrasting Adélie penguin foraging behaviour during years of high and low krill availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of marine megafauna to global at‐sea anthropogenic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vancompernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Calich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonating predators and prey to study trophic interactions through real‐life simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude‐de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weiss‐blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using latent behavior analysis to identify key foraging areas for Adélie penguins in a declining colony in West Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-024-04390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley L Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.rn8pk0pks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of swim depth across diverse taxa during horizontal travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakup Kaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (52), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2413768121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting Time Activity Budgets of Breeding White Storks Ciconia ciconia Assessed Using Bio-Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenndie Trehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Musseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardeola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (2), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13157/arla.71.2.2024.ra7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea S Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa L Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cruz‐flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of depth data to estimate energy intake and expenditure in Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta M Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227 (23), pp.jeb249201. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.249201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-dependent changes in maritime traffic activity during the first year of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D Elvidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Kroodsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84, pp.102773. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological niche segregation between sympatrically breeding blue petrels and thin-billed prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 749, pp.159-180. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the focus: The need for cross-scale dynamic management in the Southern Ocean and implications for holistic conservation of Antarctic marine living resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaldúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zajková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado-Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Franco-Trecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106361. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Use of Depth Data to Estimate Energy Intake and Expenditure in Adélie Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.07.02.601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and medium-term exposure to salinity alters response to predation, activity and spatial movements in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain-Soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-related anthropause highlights the impact of marine traffic but not tourists on breeding little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.110323. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating animal tracking data into spatial conservation prioritisation for seabirds during their breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venegas-Li Ruben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schinagl Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.12.14.571606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Ten Years of Little Penguin Foraging: Bio-Logging Reveals Foraging Patterns with Implications for Climate Change Mitigation and Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.14.562344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96 (3), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/724686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16733. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-43650-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure, but not timing of exposure, to a sulfonylurea herbicide alters larval development and behaviour in an amphibian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.106355. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body condition and corticosterone stress response, as markers to investigate effects of human activities on Adélie penguins (Pygoscelis adeliae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bestley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1099028. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1099028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanri Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A Venter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (11), pp.138. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04288-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (5), pp.2054-2063. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding time has limited impact on constitutive innate immune function in a long-lived Antarctic seabird, the Adélie penguin: implications for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.bio059512. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.059512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumpolar assessment of mercury contamination: the Adélie penguin as a bioindicator of Antarctic marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Brasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1024-1049. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic responses of Arctic seabirds to spring sea-ice variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1107992. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1107992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual variability on the predictive performance of machine learning applied to large bio-logging datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19737. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22258-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-Dependent Niche Segregation: Insights From a Multi-Dimensional Approach of Two Sympatric Sibling Seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fromant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P.Y. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199 (3), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-022-05181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: energy landscapes of Antarctic avian predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-021-00255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-individual changes in little penguin diving and isotopic composition over the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (5), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using predicted patterns of 3D prey distribution to map king penguin foraging habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Proud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (745200), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.745200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging plasticity of yellow-eyed penguins (Megadyptes antipodes) in their subantarctic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Chilvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 679, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual segregation in a highly pagophilic and sexually dimorphic marine predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Section Ecology, 1 (e71), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/472431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interplay between nest vocalizations and foraging behaviour in breeding birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dähne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Köpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Marciau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.375-391. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic changes in activity, locomotion and behavioural complexity in tadpoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Raoelison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of chaos: Foraging activity of a marine predator remains impacted several days after the end of a storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254269. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID19-induced reduction in human disturbance enhances fattening of an overabundant goose species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude-de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.108968. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.108968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of albatrosses: implications for foraging ecology and bycatch susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (36), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03841-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins foraging consistency and site fidelity are conditioned by breeding status and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244298. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of marine predators to protect Southern Ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Huckstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip N Trathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.87-92. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retrospective analysis of Antarctic tracking data project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton P van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan R. Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Bornemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (94), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0406-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-ice edge is more important than closer open water access for foraging Adélie penguins: evidence from two colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 lockdown allows researchers to quantify the effects of human activity on wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias-Claudio Loretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1156-1159. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1237-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration predicts energy expenditure in a fat, flightless, diving bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wisniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hambly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.21493. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.6610-6622. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diving behaviour of little penguins in Western Australia predisposes them to risk of injury by watercraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.461-474. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctic petrels ‘on the ice rocks’: wintering strategy of an Antarctic seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.191429. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging niche overlap during chick-rearing in the sexually dimorphic Westland petrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.191511. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging tactics in dynamic sea‐ice habitats affect individual state in a long‐ranging seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1839-1856. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale matters: sea ice and breeding success of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1405-1410. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-019-02531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie penguins’ extensive seasonal migration supports dynamic Marine Protected Area planning in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.103692. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.103692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat utilization of a mesopelagic predator linked to lower sea-surface temperatures & prey abundance in a region of rapid warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.220-235. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Feet in a Hostile World? The Future of Penguins Depends on Proactive Management of Current and Expected Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dee Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.248. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging ecology of a winter breeder, the Fiordland penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan  M. Waugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miskelly Colin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 614, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance and diving behaviour share a common sea-ice concentration optimum in Adélie penguins ( Pygoscelis adeliae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.5304-5317. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Recent Massive Breeding Failures in an Adélie Penguin Colony Call for the Creation of a Marine Protected Area in D'Urville Sea/Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozue Shiomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.264. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-colony spatial segregation leads to foraging behaviour variation in a seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 606, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal measures in activity patterns: Do gastrointestinal parasites affect the complexity of sheep behaviour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Modrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies overestimate colonization and extinction events for Adelie Penguin breeding colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1642/AUK-16-125.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced activity in middle-aged thick-billed murres: evidence for age related trends in fine-scale foraging behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How animals distribute themselves in space: variable energy landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Masello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (33), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12983-017-0219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for the identification of dives reveals the foraging ecology of a shallow-diving seabird using accelerometer data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cianchetti-Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Catoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Quillfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (76), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow divers, deep waters, and the rise of behavioural stochasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3177-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology shapes the spatial foraging behavior of Antarctic petrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Fauchald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellyfish and other gelata as food for four penguin species – insights from predator-borne videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laich Agustina Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.437-441. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.1529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At-sea distribution and prey selection of Antarctic petrels and commercial krill fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Rune Godø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0156968. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and diving behaviour of macaroni Eudyptes chrysolophus and eastern rockhopper E. chrysocome filholi penguins during the critical pre-moult period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.  O. Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (19), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible flight response to challenging wind conditions in a commuting Antarctic seabird: do you catch the drift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hung Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Bromwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (35), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of Antarctic jellyfish as food for Adélie penguins, as revealed by video loggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (5), </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-016-2890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and sex-specific foraging behaviour of Adélie penguins throughout the breeding season in Adélie Land, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-015-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priority-based queuing process explanation for scale-free foraging behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete breeding failure in an Adélie penguin colony correlates with unusual and extreme environmental events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic handicaps and organizational complexity in the foraging behavior of two free-ranging penguin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotelemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40317-015-0061-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important marine habitat off east Antarctica revealed by two decades of multi-species predator tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Andrews-Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible foraging behaviour in a marine predator, the Masked booby (Sula dactylatra), according to foraging locations and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extensive standardized surveys reveal widespread, multi-decadal increase in east antarctic Adélie penguin populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Southwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kym Newbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139877. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere length reflects individual quality in free-living adult king penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent A. Viblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2059-2067. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-015-1766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windscapes shape seabird instantaneous energy costs but adult behavior buffers impact on offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine S. Chivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bessey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Hatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.17. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-014-0017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone administration leads to a transient alteration of foraging behaviour and complexity in a diving seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing prolactin levels leads to a lower diving effort but does not affect breeding success in Adélie penguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cheap is soaring flight in raptors? A preliminary investigation in freely-flying vultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dell'Omo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei L. Vyssotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e84887. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial age segregation in the limited foraging area of an inshore seabird species, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (2), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging movements and habitat niche of two closely related searbirds breeding in sympatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Afan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cardador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.657-668. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2368-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variation in energy expenditure in a longlived bird within the envelope of an energy ceiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How age and sex drive the foraging behaviour in the king penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésine Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wienecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.1147-1156. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling foraging range for breeding colonies of thick-billed murres Uria lomvia in the Eastern Canadian Arctic and potential overlap with industrial development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie A. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.134-143. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging parameters influencing the detection and interpretation of area-restricted search behaviour in marine predators: a case study with the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sommerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63742. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Foraging Ecology Drive the Evolution of Body Size in a Diving Endotherm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56297. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometry predicts daily energy ependiture in a bird with high activity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle H. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Speakman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.20120919. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2012.0919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal diving behaviour and feeding rhythms of green turtles at Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 483, pp.289-302. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The individual counts: within sex differences in foraging strategies are as important as sex specific differences in masked boobies Sula dactylatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sommerfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal fractals in seabird foraging behaviour: diving through the scales of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. J. Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King penguins adjust their diving behaviour with age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215 (21), pp.3685-3692. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.071175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging strategies of male Ade'lie penguins during their first incubation trip in relation to environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1974-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can thermoclines be a cue to prey distribution for marine top predators ? A case study with little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e31768. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the relative importance of intrinsic and extrinsic factors on the foraging activity of top predators: a case study on female little penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158, pp.715-722. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-010-1594-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen store and diving capacity of Rhinoceros Auklet Cerorhinca monocerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corticosterone affect diving behaviour of male Adélie Penguins? A preliminary experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Mathilde Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does foraging performance change with age in female little penguins (Eudyptula minor)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.e16098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure of freely swimming adult green turtles (Chelonia mydas) and its link with body acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred R Enstipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ciccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Milbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ballorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (23), pp.4010-4020. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.062943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving patterns of female macaroni penguins breeding on Marion Island, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce M. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.945-954. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0950-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a wing and a prayer: the foraging ecology of breeding Cape cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 280, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming speed variation in amphibious seasnakes (Laticaudinae): a search for underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.116-122. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the world of biologging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dive efficiency versus depth in foraging emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory P. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.269-277. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy under control: underwater locomotor performance in a deep diving seabird suggests respiratory strategies for reducing foraging effort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée R Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideji Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9839. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mullers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moseley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorien Pichegru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet C. Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (8), pp.401-402. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10.WB.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving behaviour of chick-rearing Adélie Penguins at Edmonson Point, Ross Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.969-978. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-010-0775-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving activity of hoary-headed (Poliocephalus poliocephalus) and australasian little (Tachybaptus novaehollandiae) grebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species- and sex-specific differences in foraging behaviour and foraging zones in blue-footed and brown boobies in the Gulf of California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 391, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg-attached data loggers do not modify the diving performances of a foot-propelled seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dominant parasympathetic nervous activity of great cormorants (Phalacrocorax carbo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayoshi Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Hayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-009-0414-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater wingbeats extend depth and duration of plunge dives in gannets &amp;quot;Morus bassanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipper bands modify the short-term diving behaviour of Little Penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela M. Fallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Reina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (8), pp.1348-1354. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2193/2008-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG response of koalas to tourists proximity: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7378. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of small-scale environmental perturvations on local marine food resources: a case study of a predator, the little penguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276, pp.4105-4109. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2009.1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour of little penguins Eudyptula minor in an artificially modified environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of trip duration by an inshore forager, the little penguin (Eudyptula minor), during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Auk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (3), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/auk.2008.06273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and habitat selection of the little penguin Eudyptula minor during early chick rearing in Bass Strait, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiaradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion and foraging strategy in foot-propelled and wing-propelled shallow-diving seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cannell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 308, pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocardiogram recordings in free-ranging gannets reveal minimum difference in heart rate during flapping versus gliding flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swim speeds of free-ranging great cormorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0242-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert‐coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.2918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-colony and sex differences in the effects of parental body condition and foraging effort on the brood growth of Adélie penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Takahasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles - André Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-003-0108-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and maximal diving depth in penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niizuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (9), pp.1189-1197. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.205.9.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of free–ranging penguins determined by oesophageal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Handrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsufumi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268 (1463), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of a massive iceberg calving in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de deuxième année, session 2023 – La Rochelle Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source bio-logger for monitoring and recording inertial movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Inertial 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId640"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="576570CB"/>
+    <w:nsid w:val="C7E85230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akiko-kato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-3634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Watanabe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marcouillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raclot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04827-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Zajkov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111507" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane B&#233;gassat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Paillisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Stoessel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lindborg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Newman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dettki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Urbano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02585-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Southwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmerson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Kelly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Trottier&#8208;paquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gauthier-Bouchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Riaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Machado-Gaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Hoarau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude&#8208;de Broin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letourneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ropert-Coudert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergeron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villeneuve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weiss&#8208;blais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70180" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L Stokes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Esteban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Kaska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.rn8pk0pks" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Gaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chimienti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04390-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Stokes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413768121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenndie Trehou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.71.2.2024.ra7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta M Wisniewska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14714" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loveridge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Elvidge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kroodsma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D White" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102773" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zald&#250;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zajkov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado-Gaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Franco-Trecu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106361" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wisniewska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.02.601650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venegas-Li Ruben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schinagl Harley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.14.571606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1099028" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106355" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.14.562344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059512" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cusset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Brasso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02709-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beaulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22258-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fromant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P.Y. Arnould" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sutton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05181-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Proud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Sherley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.745200" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Chilvers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiaradia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. French" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13911" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Masello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mattern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Medeiros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00255-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191780v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03867-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Raoelison" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab077" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#228;hne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K&#246;pp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.08.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/472431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Tourneux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude-de Broin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.108968" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Bentley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manica" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03841-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chiaradia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254269" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Michelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton P van de Putte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bornemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0406-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Huckstadt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Trathan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2126-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879966v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rutz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias-Claudio Loretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1237-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13289" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hambly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78025-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Radford" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3272" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191429" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Waugh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191511" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Love" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13632" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193358v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-019-02531-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148157v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ainley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barbosa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dee Boersma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00248" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103692" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Evans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Phillips" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104634" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025027v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan  M. Waugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miskelly Colin M." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12910" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14377" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912177v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozue Shiomi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00264" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Reina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavallo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12764" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852259v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burgunder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Modr&#253;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSCDRCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502843v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1642/AUK-16-125.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cunningham" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gaston" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CTQG9FZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Masello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sommerfeld" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Quillfeldt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-017-0219-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511632v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cianchetti-Benedetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Catoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3106-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3177-y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501574v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12082" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laich Agustina G&#243;mez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1529" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386700v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Rune God&#248;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156968" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291249v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hung Wang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Bromwich" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.12.021" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSG4W4RF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291873v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.  O. Whitehead" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2794-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310419v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2890-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207177v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Widmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arthur" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-015-0052-7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323923v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Reynolds" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.07.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076509v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pell&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01182" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2ZT4F74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Patterson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrews-Goff" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sharples" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKZT4PHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0061-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilcox" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZDXQNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183603v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1766-0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kym Newbery" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139877" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068796v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H. Elliott" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine S. Chivers" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bessey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hatch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0017-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881562v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10618" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932748v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromp" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei L. Vyssotski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084887" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939125v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.12.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3HZR3TX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3018-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardador" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2368-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854231v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12126" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790767v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sine Prud'Homme" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wienecke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2167-y" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDLC7FJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879004v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie A. Macdonald" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.018" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGXBJ5T0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828722v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063742" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787590v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R. Cook" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056297" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760692v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Speakman" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0919" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828460v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ciccione" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanuise" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10301" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881557v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sommerfield" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garthe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hindell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824821v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01884" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750742v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Wilson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.071175" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709203v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1974-x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP6X6KVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691501v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031768" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540243v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Zimmer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1594-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFCP1CH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601994v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Yamamoto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Niizuma" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Watanuki" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Naito" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574472v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mathilde Thierry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ancel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641697v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R Enstipp" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Milbergue" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062943" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574586v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M. Dyer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0950-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CPW10BQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511425v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.001" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTGRLBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473178v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nesti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Focardi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0775-2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PMN2TH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379474v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00188" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473165v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P. Wilson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00213" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473143v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R Cook" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideji Tanaka" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009839" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315339v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511439v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shaffer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07981" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367686v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Kuwahara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Hayama" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-009-0414-y" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD12MVZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423983v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brooks" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007378" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536192v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela M. Fallow" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2008-146" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QR5RD6N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411371v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1399" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277607v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Preston" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirkwood" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00069" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289475v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2008.06273" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325737v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hoskins" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187120v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahasi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsufumi Sato" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles - Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-003-0108-9" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGD03N9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692397v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niizuma" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanuki" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205.9.1189" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692407v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Handrich" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1343" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04471239v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meheust" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bloch" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03671880v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787736" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akiko-kato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-3634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille Maz&#233;-Lambrechts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Zajkov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raclot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Guillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Watanabe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marcouillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04827-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane B&#233;gassat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Paillisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Stoessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lindborg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Southwell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmerson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Kelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Maschette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70066" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Newman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dettki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Urbano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02585-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Trottier&#8208;paquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gauthier-Bouchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108042v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Hoarau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude&#8208;de Broin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letourneux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70131" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Machado-Gaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ropert-Coudert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barbosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123144" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Riaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123260" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weiss&#8208;blais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70180" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Gaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chimienti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04390-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901204v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L Stokes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Esteban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Kaska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.rn8pk0pks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Stokes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413768121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenndie Trehou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.71.2.2024.ra7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta M Wisniewska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loveridge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Elvidge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kroodsma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D White" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102773" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14714" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zald&#250;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zajkov&#225;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado-Gaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Franco-Trecu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106361" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wisniewska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.02.601650" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110323" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venegas-Li Ruben" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schinagl Harley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.14.571606" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.14.562344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1099028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059512" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cusset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Brasso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02709-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beaulieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22258-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fromant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P.Y. Arnould" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sutton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05181-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Masello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mattern" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Medeiros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00255-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03867-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Proud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Sherley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.745200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Muller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Chilvers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiaradia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. French" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13911" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/472431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#228;hne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K&#246;pp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.08.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230654v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Raoelison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab077" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chiaradia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254269" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139652v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Tourneux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude-de Broin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.108968" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Bentley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manica" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03841-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Michelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244298" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520188v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Huckstadt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Trathan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2126-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517421v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton P van de Putte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bornemann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0406-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goulet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13289" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879966v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rutz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias-Claudio Loretto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1237-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hambly" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78025-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462199v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Radford" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3272" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191429" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Waugh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191511" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Love" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13632" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-019-02531-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309717v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103692" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297441v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Evans" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Phillips" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104634" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ainley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barbosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dee Boersma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00248" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025027v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan  M. Waugh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miskelly Colin M." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12910" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848687v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14377" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozue Shiomi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00264" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Reina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavallo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12764" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burgunder" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Modr&#253;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSCDRCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502843v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahashi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1642/AUK-16-125.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501639v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cunningham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gaston" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CTQG9FZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Masello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sommerfeld" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Quillfeldt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-017-0219-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511632v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cianchetti-Benedetti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Catoni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3106-0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3177-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12082" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laich Agustina G&#243;mez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ito" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1529" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386700v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Rune God&#248;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156968" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291873v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.  O. Whitehead" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2794-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hung Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Bromwich" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.12.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSG4W4RF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2890-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207177v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Widmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arthur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-015-0052-7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323923v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Reynolds" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.07.022" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076509v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pell&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01182" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2ZT4F74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192581v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0061-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Patterson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrews-Goff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sharples" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01021" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKZT4PHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087920v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilcox" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZDXQNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304814v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kym Newbery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139877" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183603v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1766-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H. Elliott" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine S. Chivers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bessey" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hatch" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0017-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881562v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10618" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939125v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.12.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3HZR3TX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932748v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromp" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei L. Vyssotski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084887" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076431v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3018-3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927655v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardador" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2368-4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854231v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12126" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790767v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sine Prud'Homme" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wienecke" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2167-y" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDLC7FJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879004v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie A. Macdonald" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.018" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGXBJ5T0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828722v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063742" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787590v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R. Cook" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056297" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760692v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Speakman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0919" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828460v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ciccione" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanuise" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10301" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881557v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sommerfield" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garthe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hindell" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824821v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01884" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750742v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Wilson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.071175" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709203v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1974-x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP6X6KVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691501v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031768" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540243v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Zimmer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1594-2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFCP1CH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601994v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Yamamoto" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Niizuma" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Watanuki" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Naito" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mathilde Thierry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561163v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ancel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641697v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R Enstipp" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Milbergue" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062943" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574586v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M. Dyer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0950-5" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CPW10BQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511425v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.001" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTGRLBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379474v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00188" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473165v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P. Wilson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00213" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473143v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e R Cook" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideji Tanaka" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009839" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473178v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nesti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Focardi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0775-2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PMN2TH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315339v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511439v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shaffer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07981" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367686v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Kuwahara" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Hayama" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-009-0414-y" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD12MVZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536192v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela M. Fallow" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2008-146" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QR5RD6N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423983v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brooks" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007378" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411371v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1399" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277607v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Preston" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirkwood" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00069" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289475v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/auk.2008.06273" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325737v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hoskins" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dann" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187120v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Takahasi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsufumi Sato" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles - Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-003-0108-9" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGD03N9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692397v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niizuma" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanuki" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205.9.1189" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692407v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Handrich" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1343" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04471239v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meheust" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bloch" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03671880v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787736" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>