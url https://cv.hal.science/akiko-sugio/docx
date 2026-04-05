--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -81,4230 +81,4498 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of QTL for resistance to Aphanomyces euteiches between pea, lentil, faba bean, and the model species Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Linking genomic variation in Spiroplasma endosymbionts to male production and male-killing in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Leprévost</w:t>
+                <w:t xml:space="preserve">Hiroshi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Imbert</w:t>
+                <w:t xml:space="preserve">Lucas Bodelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Miteul</w:t>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 139, pp.2. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-05095-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-026-12706-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421240v1</w:t>
+                <w:t xml:space="preserve">hal-05558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
+                <w:t xml:space="preserve">Pea transcriptional and phytohormonal responses to adapted and non-adapted aphid biotypes at early stages of infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria K Paulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Po-Yuan Shih</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.8456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/mpmi-08-24-0089-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-38098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166019v2</w:t>
+                <w:t xml:space="preserve">hal-05556722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis of QTL for resistance to Aphanomyces euteiches between pea, lentil, faba bean, and the model species Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Monfort</w:t>
+                <w:t xml:space="preserve">Baptiste Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Géry</w:t>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chauvin</w:t>
+                <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-05095-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100713v1</w:t>
+                <w:t xml:space="preserve">hal-05421240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Galland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Manon Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+                <w:t xml:space="preserve">hal-05100713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Kageyama</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnae027⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818782v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Spiroplasma, Mycoplasma, Phytoplasma, and other genome-reduced and wall-less mollicutes: their genetics, genomics, mechanics, interactions and symbiosis with insects, other animals and plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takema Fukatsu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Harumoto</w:t>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1477536⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-08-24-0089-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025023v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced backcross QTL analysis and comparative mapping with RIL QTL studies and GWAS provide an overview of QTL and marker haplotype diversity for resistance to Aphanomyces root rot in pea (Pisum sativum)</w:t>
+                <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Leprévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Hiroshi Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1189289⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284101v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Editorial: Spiroplasma, Mycoplasma, Phytoplasma, and other genome-reduced and wall-less mollicutes: their genetics, genomics, mechanics, interactions and symbiosis with insects, other animals and plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takema Fukatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeyuki Kakizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Harumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Horng Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-020526⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1477536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04028007v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced backcross QTL analysis and comparative mapping with RIL QTL studies and GWAS provide an overview of QTL and marker haplotype diversity for resistance to Aphanomyces root rot in pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1189289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1189289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03641411v1</w:t>
+                <w:t xml:space="preserve">hal-04284101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.431-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-020526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780806v1</w:t>
+                <w:t xml:space="preserve">hal-04028007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Cloteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauricio Gonzalez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04050-x⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652102v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic modulation of host development by ubiquitin-independent protein degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijie Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marco Busscher</w:t>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.08.029⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543487v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04050-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287959v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Genes, Small Effectors: Pea Aphid Cassette Effector Families Composed From Miniature Exons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 713, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065308v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Plant-Arthropod Interactions: Effectors and Elicitors of Arthropods and Their Associated Microbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Parasitic modulation of host development by ubiquitin-independent protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyson Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Busscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.610160⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (20), pp.5201-5214.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025875v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcDCXR Is a Cowpea Aphid Effector With Putative Roles in Altering Host Immunity and Physiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00605⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973759v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
+                <w:t xml:space="preserve">Big Genes, Small Effectors: Pea Aphid Cassette Effector Families Composed From Miniature Exons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonghee Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Huguet-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487139v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplasma sap11 effector destabilization of tcp transcription factors differentially impact development and defence of Arabidopsis versus maize</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Plant-Arthropod Interactions: Effectors and Elicitors of Arthropods and Their Associated Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary W Felton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isgouhi Kaloshian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.610160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625185v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AcDCXR Is a Cowpea Aphid Effector With Putative Roles in Altering Host Immunity and Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Macwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dingwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isgouhi Kaloshian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01301⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378266v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two fungal lipoxygenases expressed in Aspergillus oryzae.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
+                <w:t xml:space="preserve">Phytoplasma sap11 effector destabilization of tcp transcription factors differentially impact development and defence of Arabidopsis versus maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Matsui</w:t>
+                <w:t xml:space="preserve">Sylvain Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinobu Takagi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archana Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126 (4), pp.436-444. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2018.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010136v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891942v1</w:t>
+                <w:t xml:space="preserve">hal-02378266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjen Biere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.904-909. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620649v1</w:t>
+                <w:t xml:space="preserve">hal-01891942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of two fungal lipoxygenases expressed in Aspergillus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+                <w:t xml:space="preserve">Kenji Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shinobu Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (4), pp.436-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+                <w:t xml:space="preserve">hal-02010136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.904-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588181v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of coinfection with protective symbionts on the host phenotype and symbiont titres in the pea aphid system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Leclair</w:t>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Polin</w:t>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Jousseaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sugio</w:t>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12380⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053532v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
+                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371828v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Agroinfiltration in Pisum sativum Provides a New Tool for Studying the Salivary Protein Functions in the Pea Aphid Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Chawki</w:t>
+                <w:t xml:space="preserve">Consequences of coinfection with protective symbionts on the host phenotype and symbiont titres in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01171⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640167v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (17), pp.4197-4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419843v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of Agroinfiltration in Pisum sativum Provides a New Tool for Studying the Salivary Protein Functions in the Pea Aphid Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chawki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1171), pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0743-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and evolutionary genomics in aphids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Ecology of Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-4822-3678-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4314,902 +4582,902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pea enation mosaic virus 1 and 2 on aphid feeding behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium On Aphids (ISA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Seunghwan Lee The Institute of Plant Environment Science, CALS, SNU, South Korea, Oct 2025, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la résistance aux pucerons Acyrthosiphon pisum et Aphis fabae au sein d’un panel de diversité génétique de la féverole (Vicia faba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés (réseau INRAE-SPE BAPOA), Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des déterminants génétiques impliqués dans les défenses du pois contre le puceron Acyrthosiphon pisum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controls resistance against adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the North American Pulse Improvement Association (NAPIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Meeting hosted by the U. of Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5219,165 +5487,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5524,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takema Fukatsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kakizawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Harumoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1477536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Maclean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busscher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Macwilliams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dingwall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Canale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capdevielle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Takagi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.04.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takema Fukatsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kakizawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Harumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1477536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Macwilliams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dingwall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capdevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>