--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -919,287 +919,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Spiroplasma, Mycoplasma, Phytoplasma, and other genome-reduced and wall-less mollicutes: their genetics, genomics, mechanics, interactions and symbiosis with insects, other animals and plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Takema Fukatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Kageyama</w:t>
+                <w:t xml:space="preserve">Shigeyuki Kakizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Harumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Horng Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnae027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1477536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818782v1</w:t>
+                <w:t xml:space="preserve">hal-05025023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Spiroplasma, Mycoplasma, Phytoplasma, and other genome-reduced and wall-less mollicutes: their genetics, genomics, mechanics, interactions and symbiosis with insects, other animals and plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takema Fukatsu</w:t>
+                <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeyuki Kakizawa</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Harumoto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Daisuke Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Horng Kuo</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1477536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025023v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
               </w:r>
@@ -1466,64 +1466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (1), pp.431-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1574,64 +1574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gonzalez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,90 +1704,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
@@ -1972,90 +1972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 713, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2106,51 +2106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyson Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
@@ -2482,51 +2482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Plant-Arthropod Interactions: Effectors and Elicitors of Arthropods and Their Associated Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary W Felton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dingwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isgouhi Kaloshian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two fungal lipoxygenases expressed in Aspergillus oryzae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,77 +3235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (6), pp.904-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3467,295 +3467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Consequences of coinfection with protective symbionts on the host phenotype and symbiont titres in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588181v1</w:t>
+                <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of coinfection with protective symbionts on the host phenotype and symbiont titres in the pea aphid system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sugio</w:t>
+                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (5), pp.798-808. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053532v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
               </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel Eyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,90 +4009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Ecology of Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -5249,64 +5249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,64 +5387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the North American Pulse Improvement Association (NAPIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Meeting hosted by the U. of Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takema Fukatsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kakizawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Harumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1477536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Macwilliams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dingwall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capdevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takema Fukatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kakizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Harumoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1477536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Macwilliams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dingwall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capdevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>