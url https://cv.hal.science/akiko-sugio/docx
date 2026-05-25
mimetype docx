--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -115,779 +115,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genomic variation in Spiroplasma endosymbionts to male production and male-killing in the pea aphid</w:t>
+                <w:t xml:space="preserve">Pea transcriptional and phytohormonal responses to adapted and non-adapted aphid biotypes at early stages of infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Arai</w:t>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bodelle</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+                <w:t xml:space="preserve">Maria K Paulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.8456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-026-12706-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-38098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558026v1</w:t>
+                <w:t xml:space="preserve">hal-05556722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea transcriptional and phytohormonal responses to adapted and non-adapted aphid biotypes at early stages of infestation</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis of QTL for resistance to Aphanomyces euteiches between pea, lentil, faba bean, and the model species Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Baptiste Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Galland</w:t>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria K Paulmann</w:t>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+                <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.8456. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-38098-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-05095-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556722v1</w:t>
+                <w:t xml:space="preserve">hal-05421240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of QTL for resistance to Aphanomyces euteiches between pea, lentil, faba bean, and the model species Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Linking genomic variation in Spiroplasma endosymbionts to male production and male-killing in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Leprévost</w:t>
+                <w:t xml:space="preserve">Hiroshi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Imbert</w:t>
+                <w:t xml:space="preserve">Lucas Bodelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Miteul</w:t>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 139, pp.2. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-05095-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-026-12706-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421240v1</w:t>
+                <w:t xml:space="preserve">hal-05558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Chauvin</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100713v1</w:t>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1055,51 +1055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1185,103 +1185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
@@ -1319,64 +1319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced backcross QTL analysis and comparative mapping with RIL QTL studies and GWAS provide an overview of QTL and marker haplotype diversity for resistance to Aphanomyces root rot in pea (Pisum sativum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,373 +1555,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
+                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gonzalez Gonzalez</w:t>
+                <w:t xml:space="preserve">C Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641411v1</w:t>
+                <w:t xml:space="preserve">hal-03780806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Clavé</w:t>
+                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gonzalez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780806v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1998,51 +1998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2227,51 +2227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1301. </w:t>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4003,282 +4003,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
+                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+                <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03419843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4743,64 +4743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés (réseau INRAE-SPE BAPOA), Nov 2024, Montpellier, France</w:t>
@@ -4948,277 +4948,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5361,51 +5361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controls resistance against adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takema Fukatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kakizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Harumoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1477536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Macwilliams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dingwall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capdevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takema Fukatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kakizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Harumoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1477536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Macwilliams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dingwall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capdevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>