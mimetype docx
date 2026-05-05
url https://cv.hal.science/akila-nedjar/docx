--- v0 (2026-04-01)
+++ v1 (2026-05-05)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight in the pluri-ethnic adolescent population of New Caledonia: Dietary patterns, sleep duration and screen time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Frayon</w:t>
+                <w:t xml:space="preserve">Emilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100025⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12072047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970510v1</w:t>
+                <w:t xml:space="preserve">hal-02970512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Overweight in the pluri-ethnic adolescent population of New Caledonia: Dietary patterns, sleep duration and screen time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.2047. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12072047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970512v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fablabs, étude de cas : le faclab de Cergy-pontoise à Gennevilliers, lieu d’expérimentation sociale en faveurs de jeunes ?</w:t>
               </w:r>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solange Muis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solange Muis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>