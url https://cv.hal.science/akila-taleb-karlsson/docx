--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akila Taleb-Karlsson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila-taleb-karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175892695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306320877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal français ; procédure pénale française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal anglais ; procédure pénale anglaise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit comparé et grands systèmes de justice pénale occidentaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit européen : Convention européenne de sauvegarde des droits de l’homme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyenne déléguée aux relations internationales , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique Master 1 Justice, procès et procédures (Toulon) anciennement Master 1 Personne et Procès , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles , Université de Toulon, Centre de droit et de politique comparés-CDPC, Jean-Claude Escarras UMR CNRS 7318 DICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique, L2 droit, Antenne de Draguignan, Faculté de droit de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consultante juridique (legal fellow), chambre de la mise en état, Tribunal spécial pour le Liban, Leidschendam (Pays-Bas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER), temps plein, Faculté de droit, Université Jean-Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante de justice, Parquet du TGI et Cour d’appel de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-octobre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité (visiting scholar), Faculté de droit de l’Université de Leeds (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante vacataire, Facultés de droit des Universités Jean Moulin-Lyon 3, Lumière-Lyon 2 et Aïn Shams (Caire, Égypte), Faculté de médecine de l’Université Claude Bernard-Lyon 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification aux fonctions de maître de conférences , CNU 01 Droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de droit privé et sciences criminelles, Mention très honorable avec les félicitations du jury</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA/MASTER 2 Recherche de Droit Pénal et Sciences Criminelles, avec mention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les atteintes au corps humain dans la recherche de la preuve , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise/MASTER 1- Erasmus droit mention Carrières Judiciaires et Sciences Criminelles effectuée à l’Université d’East Anglia Norwich (UK) obtenue avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Higher Education (Common Law), Université d’ East Anglia, Norwich (UK) , Université d’ East Anglia, Norwich (UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de droit, avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de droit étranger mention droit anglais, avec mention , Institut de droit comparé Edouard Lambert, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG LLCE Anglais : Langue littérature et civilisation étrangère, avec mention , Faculté de langues, Université Lumière-Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classe préparatoire littéraire (« hypokhâgne ») , Lycée Edouard Herriot, Lyon 6e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUTRES FONCTIONS ET MISSIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de l'UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre de comité de sélection relatif à l’emploi MCF 01 – 4192 « Droit pénal et Droit pénal comparé » , proposé par la faculté de droit de l’Université de Toulon dans le cadre de la campagne de recrutement 2019 : pré-sélection des dossiers (examen des candidatures en vue d’une audition) ; audition des candidats ; classement des candidats et établissement d’un avis motivé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (numéro 2) de la liste de G. PAYAN élu au Conseil de l’UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comité de suivi individuel institué par le directeur de l’unité de recherche et le directeur de thèse à l’attention des doctorants en vue de leur réinscription en thèse : entretien avec le/la doctorant(e) ; évaluation de l’état d’avancement de la thèse et des difficultés éventuelles rencontrées par le/la doctorant(e).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'évaluation d’une thèse pour le prix de thèse de l'UMR (thèse de Manon Ghevontian portant sur Constitution et justice pénale des mineurs – Recherche sur l'identification d'un cadre commun aux systèmes français, espagnol et nord-américain, Université d’Aix-en-Provence, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen, Faculté de droit de l’Université de Toulon, CDPC, 16-17 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique de la VIIIe journée de l’UMR-DICE sur le thème : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ,Université de Toulon, CDPC, 27 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec François MOLINS, Procureur général près la Cour de cassation, Faculté de droit de l'Université de Toulon, 9 et 10 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Références bibliograhiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila.taleb-karlsson@univ-tln.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akila TALEB-KARLSSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de droit et de politique comparés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Escarras, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 1ère éd., 2025, Spécial Droit, 978-2-340-10867-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Collection Thèmes et commentaires. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile David Beauregard-Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.280, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle justice pénale des mineurs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du parquet et auteur des poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la coopération judiciaire en matière pénale par les instruments de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Doctoriades, 10e journée de la jeune recherche de l’Université de Toulon, L’Union européenne à l’épreuve de la COVID-19, Atelier du laboratoire CERC, 14 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights. The case of unconvicted prisoners in France and in England & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom, Assocation des juristes Franco-Britanniques, King’s College London, Universités Paris 2 Assas, Poitiers et Jean Monnet Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure pénale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des droits des femmes et égalité des sexes en Afrique: bilan et perspectives (dir. S. Barro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherche sur les contentieux; Faculté de droit, 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du principe de l'individualisation des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de l'individualisation des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du M2 Justice procès et procédures parcours contentieux judiciaire - Draguignan, 2019, Draguignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses structurelles et juridiques apporter aux nouvelles formes de terrorisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment lutter contre le terrorisme 1ère matinale Institut FMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut méditerranéen des haute études stratégiques, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, fundamental rights and the future of UK Criminal Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary one-day conference Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géraldine Gadbin-George; Juliette Biardeau, Jun 2018, Université Panthéon-Assas Paris 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Journée de l’UMR-DICE, La régulation des recours juridictionnels et les exigences du procès équitable,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini; Guillaume Payan, Oct 2018, Université de Toulon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journée de l’UMR-DICE L’inapplication du droit, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Le BOT; Romain Le BOEUF, Oct 2017, Faculté de droit et de sciences politique, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Reverso; Thierry Di Manno, Nov 2017, Faculté de droit de l’Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données générales : Alternatives aux poursuites et stratégies développées en France et en Angleterre/ Pays de Galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les alternatives à l’emprisonnement. Alternatives to custody Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine HERZOG-EVANS, Mar 2016, Université de Reims Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing and Human Rights: European standards and domestic legislations: the scope of legal protections for whistleblowers in UK, France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte et les droits de l’homme (Whistleblowing and Human Rights)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Slama; Catherine Teitgen-Colly; Jean-Philippe Foegle, Apr 2015, Université Paris I, Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journée de l’UMR-DICE, Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akila Taleb-Karlsson; Odile De David Beauregard-Berthier, Nov 2015, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional. Vers l’européanisation des justices pénales modernes, l’exemple de la France et de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gildas Roussel; François-Xavier Roux-Demare, Oct 2015, Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plaider coupable » en droit français : quelles incidences pour l’audience de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du droit pénal franco-allemand sur le thème : Quel avenir pour l’audience de jugement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Leblois-Happe; Carl-Friedrich Stuckenberg, Mar 2013, Université de Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque des jeunes chercheurs sur le thème « la Privation de liberté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre V. Tournier, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglementations juridiques relatives à la détention avant jugement dans les systèmes pénaux français et anglais : la recherche d’un équilibre entre sécurité et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et Modalités de la détention avant jugement en droit de common law et tradition civiliste (20ème et 21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Del Bove; Fabrice Mourlon, Dec 2012, Université Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « judiciarisation » de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de psycho-criminologie, Université Pierre-Mendès-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe? Au-delà d’une coopération judiciaire classique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers européens de doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand de Lamy; Céline Castets-Renard; Guillemine Taupiac-Nouvel, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec de la CRPC et information judiciaire : faute avouée n'est pas totalement effacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPC et pourvoi pour excès de pouvoir : quand le recours vient au secours du magistrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 03, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité des remontées d'informations : circulez, il n'y a rien à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus d'homologation de CRPC par le juge : ne conteste pas qui veut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 09, pp.428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une indépendance statutaire des magistrats du parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition libre et accès à l'assistance d'un avocat : les lacunes d'un droit à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare.Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019, Ed. Cujas, 2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 493-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'inapplication du droit, (dir.) Romain Le Boeuf et Olivier Le Bot, décembre 2020, pp.131-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare. Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 249-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2018-898 du 23 octobre 2018 relative à la lutte contre la fraude in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David contre Goliath…une décision majeure pour l’audition libre des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des box : comparution dans un enclos de verre et droit au procès équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La constitutionnalité de la subordination du ministère public au pouvoir exécutif » (Conseil Constitutionnel, Décision n° 2017-680 QPC du 8 décembre 2017 Union syndicale des magistrats [Indépendance des magistrats du parquet])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine in Le « grand » Ortolan, juriste toulonnais, français et européen, DI MANNO (T.) et REVERSO (L.) (dir.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp. 479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le législateur devient Big Brother, la CEDH veille-t-elle au grain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2016-1547 du 18 novembre 2016 de modernisation de la justice du XXIe siècle in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.452-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.449-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.223-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi du 8 août 2016 relative aux garanties statutaires, aux obligations déontologiques et au recrutement des magistrats ainsi qu'au Conseil supérieur de la magistrature in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2016-1691 du 9 décembre 2016 relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.472-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2015-912 du 24 juillet 2015 relative au renseignement in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.495-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 465-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte pénale et son équivalent outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.211-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 467-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.477-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure actuelle du juge en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (3), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.843.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilty-Plea Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.831.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.485-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 221-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'évolution pour le parquet français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.821.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.649-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public prosecutor, its role, duties and powers in the pre-trial stage of the criminal justice process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ahlstrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp. 523-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.823.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la CRPC dans l'avant-projet portant réforme de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.525-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.239-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense pénale devant le ministère public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Viout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense pénale et dématerialisation des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viout Jean-Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexions sur l’intérêt de la codification de la matière pénitentiaire : l’exemple du droit anglais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Maillafet et C. Tzutzuiano (dir), L’entrée en vigueur du code pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp. 157-170, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation du parquet et auteur des poursuites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TALEB-KARLSSON (A.) et BOUCHARD (V.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, Collection Thèmes et commentaires, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights, the case of unconvicted prisoners in France and in England and Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ANTOINE (A), GADBIN-GEORGE (G.) &amp; MORGAN-GIBSON (E.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La procédure pénale numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNIEU (S.), BORDURE (B.) et LEBORNE (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in OUDOT (P.) et SEBAG (L.) (dir.), La nouvelle Justice pénale des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tzutzuiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La régulation des recours juridictionnels et les exigences du procès équitable, (dir.) Jean-Jacques Pardini et Guillaume Payan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.27-50., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, judicial cooperation in criminal matters and the future of the UK fundamental procedural rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George; Juliette Ringeisen-Biardeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2018, Colloques, 978-2-37651-013-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cujas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-83, 2017, 978-2-254-17404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to law in the English criminal justice process: what safeguards for the accused?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures : regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.43-62, 2017, 979-10-90429-87-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et sécurité nationale au Royaume-Uni : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l'utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bruylant, pp.225-248, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in the French and English criminal justice systems: Towards a balance between security and liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Charret-Del Bove; Fabrice Mourlon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in 20th and 21st century common law and civil law systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;plaider coupable&amp;quot; français: quel avenir pour l'audience du jugement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in LEBLOIS-HAPPE (J.) et STUCKENBERG (C.-F.) (dir.), Was wird aus der Hauptverhandlung? Quel avenir pour l'audience de jugement?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonn University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Victor Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements : populations, espaces, temps, processus, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-110, 2012, 978-2-296-96555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, 2 Tomes. 1102 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin (Lyon III), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akila Taleb-Karlsson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila-taleb-karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175892695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306320877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal français ; procédure pénale française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal anglais ; procédure pénale anglaise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit comparé et grands systèmes de justice pénale occidentaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit européen : Convention européenne de sauvegarde des droits de l’homme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyenne déléguée aux relations internationales , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique Master 1 Justice, procès et procédures (Toulon) anciennement Master 1 Personne et Procès , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles , Université de Toulon, Centre de droit et de politique comparés-CDPC, Jean-Claude Escarras UMR CNRS 7318 DICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique, L2 droit, Antenne de Draguignan, Faculté de droit de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consultante juridique (legal fellow), chambre de la mise en état, Tribunal spécial pour le Liban, Leidschendam (Pays-Bas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER), temps plein, Faculté de droit, Université Jean-Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante de justice, Parquet du TGI et Cour d’appel de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-octobre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité (visiting scholar), Faculté de droit de l’Université de Leeds (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante vacataire, Facultés de droit des Universités Jean Moulin-Lyon 3, Lumière-Lyon 2 et Aïn Shams (Caire, Égypte), Faculté de médecine de l’Université Claude Bernard-Lyon 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification aux fonctions de maître de conférences , CNU 01 Droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de droit privé et sciences criminelles, Mention très honorable avec les félicitations du jury</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA/MASTER 2 Recherche de Droit Pénal et Sciences Criminelles, avec mention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les atteintes au corps humain dans la recherche de la preuve , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise/MASTER 1- Erasmus droit mention Carrières Judiciaires et Sciences Criminelles effectuée à l’Université d’East Anglia Norwich (UK) obtenue avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Higher Education (Common Law), Université d’ East Anglia, Norwich (UK) , Université d’ East Anglia, Norwich (UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de droit, avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de droit étranger mention droit anglais, avec mention , Institut de droit comparé Edouard Lambert, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG LLCE Anglais : Langue littérature et civilisation étrangère, avec mention , Faculté de langues, Université Lumière-Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classe préparatoire littéraire (« hypokhâgne ») , Lycée Edouard Herriot, Lyon 6e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUTRES FONCTIONS ET MISSIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de l'UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre de comité de sélection relatif à l’emploi MCF 01 – 4192 « Droit pénal et Droit pénal comparé » , proposé par la faculté de droit de l’Université de Toulon dans le cadre de la campagne de recrutement 2019 : pré-sélection des dossiers (examen des candidatures en vue d’une audition) ; audition des candidats ; classement des candidats et établissement d’un avis motivé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (numéro 2) de la liste de G. PAYAN élu au Conseil de l’UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comité de suivi individuel institué par le directeur de l’unité de recherche et le directeur de thèse à l’attention des doctorants en vue de leur réinscription en thèse : entretien avec le/la doctorant(e) ; évaluation de l’état d’avancement de la thèse et des difficultés éventuelles rencontrées par le/la doctorant(e).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'évaluation d’une thèse pour le prix de thèse de l'UMR (thèse de Manon Ghevontian portant sur Constitution et justice pénale des mineurs – Recherche sur l'identification d'un cadre commun aux systèmes français, espagnol et nord-américain, Université d’Aix-en-Provence, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen, Faculté de droit de l’Université de Toulon, CDPC, 16-17 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique de la VIIIe journée de l’UMR-DICE sur le thème : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ,Université de Toulon, CDPC, 27 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec François MOLINS, Procureur général près la Cour de cassation, Faculté de droit de l'Université de Toulon, 9 et 10 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Références bibliograhiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila.taleb-karlsson@univ-tln.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akila TALEB-KARLSSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de droit et de politique comparés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Escarras, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 1ère éd., 2025, Spécial Droit, 978-2-340-10867-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Collection Thèmes et commentaires. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile David Beauregard-Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.280, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle justice pénale des mineurs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du parquet et auteur des poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la coopération judiciaire en matière pénale par les instruments de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Doctoriades, 10e journée de la jeune recherche de l’Université de Toulon, L’Union européenne à l’épreuve de la COVID-19, Atelier du laboratoire CERC, 14 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights. The case of unconvicted prisoners in France and in England & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom, Assocation des juristes Franco-Britanniques, King’s College London, Universités Paris 2 Assas, Poitiers et Jean Monnet Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure pénale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des droits des femmes et égalité des sexes en Afrique: bilan et perspectives (dir. S. Barro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherche sur les contentieux; Faculté de droit, 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du principe de l'individualisation des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de l'individualisation des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du M2 Justice procès et procédures parcours contentieux judiciaire - Draguignan, 2019, Draguignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses structurelles et juridiques apporter aux nouvelles formes de terrorisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment lutter contre le terrorisme 1ère matinale Institut FMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut méditerranéen des haute études stratégiques, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, fundamental rights and the future of UK Criminal Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary one-day conference Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géraldine Gadbin-George; Juliette Biardeau, Jun 2018, Université Panthéon-Assas Paris 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Journée de l’UMR-DICE, La régulation des recours juridictionnels et les exigences du procès équitable,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini; Guillaume Payan, Oct 2018, Université de Toulon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journée de l’UMR-DICE L’inapplication du droit, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Le BOT; Romain Le BOEUF, Oct 2017, Faculté de droit et de sciences politique, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Reverso; Thierry Di Manno, Nov 2017, Faculté de droit de l’Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données générales : Alternatives aux poursuites et stratégies développées en France et en Angleterre/ Pays de Galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les alternatives à l’emprisonnement. Alternatives to custody Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine HERZOG-EVANS, Mar 2016, Université de Reims Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing and Human Rights: European standards and domestic legislations: the scope of legal protections for whistleblowers in UK, France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte et les droits de l’homme (Whistleblowing and Human Rights)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Slama; Catherine Teitgen-Colly; Jean-Philippe Foegle, Apr 2015, Université Paris I, Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journée de l’UMR-DICE, Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akila Taleb-Karlsson; Odile De David Beauregard-Berthier, Nov 2015, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional. Vers l’européanisation des justices pénales modernes, l’exemple de la France et de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gildas Roussel; François-Xavier Roux-Demare, Oct 2015, Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plaider coupable » en droit français : quelles incidences pour l’audience de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du droit pénal franco-allemand sur le thème : Quel avenir pour l’audience de jugement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Leblois-Happe; Carl-Friedrich Stuckenberg, Mar 2013, Université de Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque des jeunes chercheurs sur le thème « la Privation de liberté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre V. Tournier, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglementations juridiques relatives à la détention avant jugement dans les systèmes pénaux français et anglais : la recherche d’un équilibre entre sécurité et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et Modalités de la détention avant jugement en droit de common law et tradition civiliste (20ème et 21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Del Bove; Fabrice Mourlon, Dec 2012, Université Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « judiciarisation » de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de psycho-criminologie, Université Pierre-Mendès-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe? Au-delà d’une coopération judiciaire classique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers européens de doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand de Lamy; Céline Castets-Renard; Guillemine Taupiac-Nouvel, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec de la CRPC et information judiciaire : faute avouée n'est pas totalement effacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPC et pourvoi pour excès de pouvoir : quand le recours vient au secours du magistrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 03, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus d'homologation de CRPC par le juge : ne conteste pas qui veut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 09, pp.428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité des remontées d'informations : circulez, il n'y a rien à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une indépendance statutaire des magistrats du parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition libre et accès à l'assistance d'un avocat : les lacunes d'un droit à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare.Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019, Ed. Cujas, 2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 493-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'inapplication du droit, (dir.) Romain Le Boeuf et Olivier Le Bot, décembre 2020, pp.131-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare. Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 249-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2018-898 du 23 octobre 2018 relative à la lutte contre la fraude in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David contre Goliath…une décision majeure pour l’audition libre des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des box : comparution dans un enclos de verre et droit au procès équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La constitutionnalité de la subordination du ministère public au pouvoir exécutif » (Conseil Constitutionnel, Décision n° 2017-680 QPC du 8 décembre 2017 Union syndicale des magistrats [Indépendance des magistrats du parquet])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine in Le « grand » Ortolan, juriste toulonnais, français et européen, DI MANNO (T.) et REVERSO (L.) (dir.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp. 479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le législateur devient Big Brother, la CEDH veille-t-elle au grain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2016-1547 du 18 novembre 2016 de modernisation de la justice du XXIe siècle in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.452-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.449-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi du 8 août 2016 relative aux garanties statutaires, aux obligations déontologiques et au recrutement des magistrats ainsi qu'au Conseil supérieur de la magistrature in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2016-1691 du 9 décembre 2016 relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.472-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.223-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2015-912 du 24 juillet 2015 relative au renseignement in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.495-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 465-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte pénale et son équivalent outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.211-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 467-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.477-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure actuelle du juge en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (3), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.843.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 221-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.485-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilty-Plea Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.831.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'évolution pour le parquet français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.821.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public prosecutor, its role, duties and powers in the pre-trial stage of the criminal justice process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ahlstrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp. 523-540. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.823.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.649-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la CRPC dans l'avant-projet portant réforme de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.525-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.239-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense pénale devant le ministère public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Viout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense pénale et dématerialisation des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viout Jean-Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexions sur l’intérêt de la codification de la matière pénitentiaire : l’exemple du droit anglais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Maillafet et C. Tzutzuiano (dir), L’entrée en vigueur du code pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp. 157-170, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation du parquet et auteur des poursuites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TALEB-KARLSSON (A.) et BOUCHARD (V.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, Collection Thèmes et commentaires, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights, the case of unconvicted prisoners in France and in England and Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ANTOINE (A), GADBIN-GEORGE (G.) &amp; MORGAN-GIBSON (E.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La procédure pénale numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNIEU (S.), BORDURE (B.) et LEBORNE (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in OUDOT (P.) et SEBAG (L.) (dir.), La nouvelle Justice pénale des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La régulation des recours juridictionnels et les exigences du procès équitable, (dir.) Jean-Jacques Pardini et Guillaume Payan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.27-50., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tzutzuiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, judicial cooperation in criminal matters and the future of the UK fundamental procedural rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George; Juliette Ringeisen-Biardeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2018, Colloques, 978-2-37651-013-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et sécurité nationale au Royaume-Uni : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l'utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bruylant, pp.225-248, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to law in the English criminal justice process: what safeguards for the accused?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures : regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.43-62, 2017, 979-10-90429-87-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cujas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-83, 2017, 978-2-254-17404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in the French and English criminal justice systems: Towards a balance between security and liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Charret-Del Bove; Fabrice Mourlon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in 20th and 21st century common law and civil law systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;plaider coupable&amp;quot; français: quel avenir pour l'audience du jugement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in LEBLOIS-HAPPE (J.) et STUCKENBERG (C.-F.) (dir.), Was wird aus der Hauptverhandlung? Quel avenir pour l'audience de jugement?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonn University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Victor Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements : populations, espaces, temps, processus, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-110, 2012, 978-2-296-96555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, 2 Tomes. 1102 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin (Lyon III), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBF9A37B"/>
+    <w:nsid w:val="2DA12ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EB6C494A"/>
+    <w:nsid w:val="B460126B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akila-taleb-karlsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175892695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306320877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akila.taleb-karlsson@univ-tln.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile David Beauregard-Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/protection-des-donnees-personnelles-et-securite-nationale-2017-9782802757320.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorants Europ&#233;ens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.843.0481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.831.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2011.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlstrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.823.0523" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Viout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viout Jean-Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/partir-en-solitaire-consequences-du-brexit-aujourdhui-et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cujas.fr/9782254174041.htm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/was_wird_aus_der_hauptverhandlung_quel_avenir_pour_l_audience_de_jugement/t-378/1036333/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akila-taleb-karlsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175892695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306320877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akila.taleb-karlsson@univ-tln.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile David Beauregard-Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/protection-des-donnees-personnelles-et-securite-nationale-2017-9782802757320.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorants Europ&#233;ens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.843.0481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.831.0089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2011.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlstrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.823.0523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Viout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viout Jean-Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/partir-en-solitaire-consequences-du-brexit-aujourdhui-et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cujas.fr/9782254174041.htm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/was_wird_aus_der_hauptverhandlung_quel_avenir_pour_l_audience_de_jugement/t-378/1036333/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>