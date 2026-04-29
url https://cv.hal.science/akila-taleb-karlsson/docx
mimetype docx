--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akila Taleb-Karlsson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila-taleb-karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175892695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306320877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal français ; procédure pénale française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal anglais ; procédure pénale anglaise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit comparé et grands systèmes de justice pénale occidentaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit européen : Convention européenne de sauvegarde des droits de l’homme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyenne déléguée aux relations internationales , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique Master 1 Justice, procès et procédures (Toulon) anciennement Master 1 Personne et Procès , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles , Université de Toulon, Centre de droit et de politique comparés-CDPC, Jean-Claude Escarras UMR CNRS 7318 DICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique, L2 droit, Antenne de Draguignan, Faculté de droit de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consultante juridique (legal fellow), chambre de la mise en état, Tribunal spécial pour le Liban, Leidschendam (Pays-Bas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER), temps plein, Faculté de droit, Université Jean-Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante de justice, Parquet du TGI et Cour d’appel de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-octobre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité (visiting scholar), Faculté de droit de l’Université de Leeds (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante vacataire, Facultés de droit des Universités Jean Moulin-Lyon 3, Lumière-Lyon 2 et Aïn Shams (Caire, Égypte), Faculté de médecine de l’Université Claude Bernard-Lyon 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification aux fonctions de maître de conférences , CNU 01 Droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de droit privé et sciences criminelles, Mention très honorable avec les félicitations du jury</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA/MASTER 2 Recherche de Droit Pénal et Sciences Criminelles, avec mention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les atteintes au corps humain dans la recherche de la preuve , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise/MASTER 1- Erasmus droit mention Carrières Judiciaires et Sciences Criminelles effectuée à l’Université d’East Anglia Norwich (UK) obtenue avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Higher Education (Common Law), Université d’ East Anglia, Norwich (UK) , Université d’ East Anglia, Norwich (UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de droit, avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de droit étranger mention droit anglais, avec mention , Institut de droit comparé Edouard Lambert, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG LLCE Anglais : Langue littérature et civilisation étrangère, avec mention , Faculté de langues, Université Lumière-Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classe préparatoire littéraire (« hypokhâgne ») , Lycée Edouard Herriot, Lyon 6e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUTRES FONCTIONS ET MISSIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de l'UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre de comité de sélection relatif à l’emploi MCF 01 – 4192 « Droit pénal et Droit pénal comparé » , proposé par la faculté de droit de l’Université de Toulon dans le cadre de la campagne de recrutement 2019 : pré-sélection des dossiers (examen des candidatures en vue d’une audition) ; audition des candidats ; classement des candidats et établissement d’un avis motivé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (numéro 2) de la liste de G. PAYAN élu au Conseil de l’UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comité de suivi individuel institué par le directeur de l’unité de recherche et le directeur de thèse à l’attention des doctorants en vue de leur réinscription en thèse : entretien avec le/la doctorant(e) ; évaluation de l’état d’avancement de la thèse et des difficultés éventuelles rencontrées par le/la doctorant(e).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'évaluation d’une thèse pour le prix de thèse de l'UMR (thèse de Manon Ghevontian portant sur Constitution et justice pénale des mineurs – Recherche sur l'identification d'un cadre commun aux systèmes français, espagnol et nord-américain, Université d’Aix-en-Provence, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen, Faculté de droit de l’Université de Toulon, CDPC, 16-17 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique de la VIIIe journée de l’UMR-DICE sur le thème : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ,Université de Toulon, CDPC, 27 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec François MOLINS, Procureur général près la Cour de cassation, Faculté de droit de l'Université de Toulon, 9 et 10 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Références bibliograhiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila.taleb-karlsson@univ-tln.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akila TALEB-KARLSSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de droit et de politique comparés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Escarras, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 1ère éd., 2025, Spécial Droit, 978-2-340-10867-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Collection Thèmes et commentaires. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile David Beauregard-Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.280, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle justice pénale des mineurs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du parquet et auteur des poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la coopération judiciaire en matière pénale par les instruments de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Doctoriades, 10e journée de la jeune recherche de l’Université de Toulon, L’Union européenne à l’épreuve de la COVID-19, Atelier du laboratoire CERC, 14 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights. The case of unconvicted prisoners in France and in England & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom, Assocation des juristes Franco-Britanniques, King’s College London, Universités Paris 2 Assas, Poitiers et Jean Monnet Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure pénale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des droits des femmes et égalité des sexes en Afrique: bilan et perspectives (dir. S. Barro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherche sur les contentieux; Faculté de droit, 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du principe de l'individualisation des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de l'individualisation des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du M2 Justice procès et procédures parcours contentieux judiciaire - Draguignan, 2019, Draguignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses structurelles et juridiques apporter aux nouvelles formes de terrorisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment lutter contre le terrorisme 1ère matinale Institut FMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut méditerranéen des haute études stratégiques, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, fundamental rights and the future of UK Criminal Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary one-day conference Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géraldine Gadbin-George; Juliette Biardeau, Jun 2018, Université Panthéon-Assas Paris 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Journée de l’UMR-DICE, La régulation des recours juridictionnels et les exigences du procès équitable,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini; Guillaume Payan, Oct 2018, Université de Toulon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journée de l’UMR-DICE L’inapplication du droit, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Le BOT; Romain Le BOEUF, Oct 2017, Faculté de droit et de sciences politique, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Reverso; Thierry Di Manno, Nov 2017, Faculté de droit de l’Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données générales : Alternatives aux poursuites et stratégies développées en France et en Angleterre/ Pays de Galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les alternatives à l’emprisonnement. Alternatives to custody Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine HERZOG-EVANS, Mar 2016, Université de Reims Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing and Human Rights: European standards and domestic legislations: the scope of legal protections for whistleblowers in UK, France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte et les droits de l’homme (Whistleblowing and Human Rights)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Slama; Catherine Teitgen-Colly; Jean-Philippe Foegle, Apr 2015, Université Paris I, Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journée de l’UMR-DICE, Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akila Taleb-Karlsson; Odile De David Beauregard-Berthier, Nov 2015, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional. Vers l’européanisation des justices pénales modernes, l’exemple de la France et de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gildas Roussel; François-Xavier Roux-Demare, Oct 2015, Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plaider coupable » en droit français : quelles incidences pour l’audience de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du droit pénal franco-allemand sur le thème : Quel avenir pour l’audience de jugement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Leblois-Happe; Carl-Friedrich Stuckenberg, Mar 2013, Université de Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque des jeunes chercheurs sur le thème « la Privation de liberté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre V. Tournier, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglementations juridiques relatives à la détention avant jugement dans les systèmes pénaux français et anglais : la recherche d’un équilibre entre sécurité et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et Modalités de la détention avant jugement en droit de common law et tradition civiliste (20ème et 21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Del Bove; Fabrice Mourlon, Dec 2012, Université Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « judiciarisation » de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de psycho-criminologie, Université Pierre-Mendès-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe? Au-delà d’une coopération judiciaire classique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers européens de doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand de Lamy; Céline Castets-Renard; Guillemine Taupiac-Nouvel, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec de la CRPC et information judiciaire : faute avouée n'est pas totalement effacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPC et pourvoi pour excès de pouvoir : quand le recours vient au secours du magistrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 03, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus d'homologation de CRPC par le juge : ne conteste pas qui veut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 09, pp.428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité des remontées d'informations : circulez, il n'y a rien à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une indépendance statutaire des magistrats du parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition libre et accès à l'assistance d'un avocat : les lacunes d'un droit à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare.Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019, Ed. Cujas, 2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 493-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'inapplication du droit, (dir.) Romain Le Boeuf et Olivier Le Bot, décembre 2020, pp.131-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare. Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 249-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2018-898 du 23 octobre 2018 relative à la lutte contre la fraude in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David contre Goliath…une décision majeure pour l’audition libre des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des box : comparution dans un enclos de verre et droit au procès équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La constitutionnalité de la subordination du ministère public au pouvoir exécutif » (Conseil Constitutionnel, Décision n° 2017-680 QPC du 8 décembre 2017 Union syndicale des magistrats [Indépendance des magistrats du parquet])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine in Le « grand » Ortolan, juriste toulonnais, français et européen, DI MANNO (T.) et REVERSO (L.) (dir.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp. 479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le législateur devient Big Brother, la CEDH veille-t-elle au grain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2016-1547 du 18 novembre 2016 de modernisation de la justice du XXIe siècle in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.452-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.449-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi du 8 août 2016 relative aux garanties statutaires, aux obligations déontologiques et au recrutement des magistrats ainsi qu'au Conseil supérieur de la magistrature in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2016-1691 du 9 décembre 2016 relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.472-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.223-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2015-912 du 24 juillet 2015 relative au renseignement in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.495-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 465-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte pénale et son équivalent outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.211-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 467-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.477-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure actuelle du juge en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (3), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.843.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 221-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.485-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilty-Plea Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.831.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'évolution pour le parquet français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.821.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public prosecutor, its role, duties and powers in the pre-trial stage of the criminal justice process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ahlstrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp. 523-540. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.823.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.649-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la CRPC dans l'avant-projet portant réforme de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.525-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.239-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense pénale devant le ministère public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Viout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense pénale et dématerialisation des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viout Jean-Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexions sur l’intérêt de la codification de la matière pénitentiaire : l’exemple du droit anglais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Maillafet et C. Tzutzuiano (dir), L’entrée en vigueur du code pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp. 157-170, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation du parquet et auteur des poursuites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TALEB-KARLSSON (A.) et BOUCHARD (V.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, Collection Thèmes et commentaires, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights, the case of unconvicted prisoners in France and in England and Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ANTOINE (A), GADBIN-GEORGE (G.) &amp; MORGAN-GIBSON (E.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La procédure pénale numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNIEU (S.), BORDURE (B.) et LEBORNE (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in OUDOT (P.) et SEBAG (L.) (dir.), La nouvelle Justice pénale des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La régulation des recours juridictionnels et les exigences du procès équitable, (dir.) Jean-Jacques Pardini et Guillaume Payan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.27-50., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tzutzuiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, judicial cooperation in criminal matters and the future of the UK fundamental procedural rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George; Juliette Ringeisen-Biardeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2018, Colloques, 978-2-37651-013-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et sécurité nationale au Royaume-Uni : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l'utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bruylant, pp.225-248, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to law in the English criminal justice process: what safeguards for the accused?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures : regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.43-62, 2017, 979-10-90429-87-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cujas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-83, 2017, 978-2-254-17404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in the French and English criminal justice systems: Towards a balance between security and liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Charret-Del Bove; Fabrice Mourlon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in 20th and 21st century common law and civil law systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;plaider coupable&amp;quot; français: quel avenir pour l'audience du jugement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in LEBLOIS-HAPPE (J.) et STUCKENBERG (C.-F.) (dir.), Was wird aus der Hauptverhandlung? Quel avenir pour l'audience de jugement?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonn University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Victor Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements : populations, espaces, temps, processus, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-110, 2012, 978-2-296-96555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, 2 Tomes. 1102 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin (Lyon III), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akila Taleb-Karlsson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila-taleb-karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175892695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306320877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal français ; procédure pénale française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal anglais ; procédure pénale anglaise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit comparé et grands systèmes de justice pénale occidentaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit européen : Convention européenne de sauvegarde des droits de l’homme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyenne déléguée aux relations internationales , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique Master 1 Justice, procès et procédures (Toulon) anciennement Master 1 Personne et Procès , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles , Université de Toulon, Centre de droit et de politique comparés-CDPC, Jean-Claude Escarras UMR CNRS 7318 DICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique, L2 droit, Antenne de Draguignan, Faculté de droit de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consultante juridique (legal fellow), chambre de la mise en état, Tribunal spécial pour le Liban, Leidschendam (Pays-Bas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER), temps plein, Faculté de droit, Université Jean-Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante de justice, Parquet du TGI et Cour d’appel de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-octobre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité (visiting scholar), Faculté de droit de l’Université de Leeds (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante vacataire, Facultés de droit des Universités Jean Moulin-Lyon 3, Lumière-Lyon 2 et Aïn Shams (Caire, Égypte), Faculté de médecine de l’Université Claude Bernard-Lyon 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification aux fonctions de maître de conférences , CNU 01 Droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de droit privé et sciences criminelles, Mention très honorable avec les félicitations du jury</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA/MASTER 2 Recherche de Droit Pénal et Sciences Criminelles, avec mention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les atteintes au corps humain dans la recherche de la preuve , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise/MASTER 1- Erasmus droit mention Carrières Judiciaires et Sciences Criminelles effectuée à l’Université d’East Anglia Norwich (UK) obtenue avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Higher Education (Common Law), Université d’ East Anglia, Norwich (UK) , Université d’ East Anglia, Norwich (UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de droit, avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de droit étranger mention droit anglais, avec mention , Institut de droit comparé Edouard Lambert, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG LLCE Anglais : Langue littérature et civilisation étrangère, avec mention , Faculté de langues, Université Lumière-Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classe préparatoire littéraire (« hypokhâgne ») , Lycée Edouard Herriot, Lyon 6e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUTRES FONCTIONS ET MISSIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de l'UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre de comité de sélection relatif à l’emploi MCF 01 – 4192 « Droit pénal et Droit pénal comparé » , proposé par la faculté de droit de l’Université de Toulon dans le cadre de la campagne de recrutement 2019 : pré-sélection des dossiers (examen des candidatures en vue d’une audition) ; audition des candidats ; classement des candidats et établissement d’un avis motivé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (numéro 2) de la liste de G. PAYAN élu au Conseil de l’UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comité de suivi individuel institué par le directeur de l’unité de recherche et le directeur de thèse à l’attention des doctorants en vue de leur réinscription en thèse : entretien avec le/la doctorant(e) ; évaluation de l’état d’avancement de la thèse et des difficultés éventuelles rencontrées par le/la doctorant(e).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'évaluation d’une thèse pour le prix de thèse de l'UMR (thèse de Manon Ghevontian portant sur Constitution et justice pénale des mineurs – Recherche sur l'identification d'un cadre commun aux systèmes français, espagnol et nord-américain, Université d’Aix-en-Provence, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen, Faculté de droit de l’Université de Toulon, CDPC, 16-17 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique de la VIIIe journée de l’UMR-DICE sur le thème : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ,Université de Toulon, CDPC, 27 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec François MOLINS, Procureur général près la Cour de cassation, Faculté de droit de l'Université de Toulon, 9 et 10 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Références bibliograhiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila.taleb-karlsson@univ-tln.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akila TALEB-KARLSSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de droit et de politique comparés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Escarras, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 1ère éd., 2025, Spécial Droit, 978-2-340-10867-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Collection Thèmes et commentaires. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile David Beauregard-Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.280, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle justice pénale des mineurs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du parquet et auteur des poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la coopération judiciaire en matière pénale par les instruments de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Doctoriades, 10e journée de la jeune recherche de l’Université de Toulon, L’Union européenne à l’épreuve de la COVID-19, Atelier du laboratoire CERC, 14 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights. The case of unconvicted prisoners in France and in England & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom, Assocation des juristes Franco-Britanniques, King’s College London, Universités Paris 2 Assas, Poitiers et Jean Monnet Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure pénale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des droits des femmes et égalité des sexes en Afrique: bilan et perspectives (dir. S. Barro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherche sur les contentieux; Faculté de droit, 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du principe de l'individualisation des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de l'individualisation des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du M2 Justice procès et procédures parcours contentieux judiciaire - Draguignan, 2019, Draguignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses structurelles et juridiques apporter aux nouvelles formes de terrorisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment lutter contre le terrorisme 1ère matinale Institut FMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut méditerranéen des haute études stratégiques, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, fundamental rights and the future of UK Criminal Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary one-day conference Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géraldine Gadbin-George; Juliette Biardeau, Jun 2018, Université Panthéon-Assas Paris 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Journée de l’UMR-DICE, La régulation des recours juridictionnels et les exigences du procès équitable,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini; Guillaume Payan, Oct 2018, Université de Toulon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journée de l’UMR-DICE L’inapplication du droit, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Le BOT; Romain Le BOEUF, Oct 2017, Faculté de droit et de sciences politique, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Reverso; Thierry Di Manno, Nov 2017, Faculté de droit de l’Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données générales : Alternatives aux poursuites et stratégies développées en France et en Angleterre/ Pays de Galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les alternatives à l’emprisonnement. Alternatives to custody Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine HERZOG-EVANS, Mar 2016, Université de Reims Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing and Human Rights: European standards and domestic legislations: the scope of legal protections for whistleblowers in UK, France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte et les droits de l’homme (Whistleblowing and Human Rights)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Slama; Catherine Teitgen-Colly; Jean-Philippe Foegle, Apr 2015, Université Paris I, Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journée de l’UMR-DICE, Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akila Taleb-Karlsson; Odile De David Beauregard-Berthier, Nov 2015, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional. Vers l’européanisation des justices pénales modernes, l’exemple de la France et de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gildas Roussel; François-Xavier Roux-Demare, Oct 2015, Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plaider coupable » en droit français : quelles incidences pour l’audience de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du droit pénal franco-allemand sur le thème : Quel avenir pour l’audience de jugement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Leblois-Happe; Carl-Friedrich Stuckenberg, Mar 2013, Université de Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque des jeunes chercheurs sur le thème « la Privation de liberté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre V. Tournier, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglementations juridiques relatives à la détention avant jugement dans les systèmes pénaux français et anglais : la recherche d’un équilibre entre sécurité et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et Modalités de la détention avant jugement en droit de common law et tradition civiliste (20ème et 21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Del Bove; Fabrice Mourlon, Dec 2012, Université Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « judiciarisation » de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de psycho-criminologie, Université Pierre-Mendès-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe? Au-delà d’une coopération judiciaire classique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers européens de doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand de Lamy; Céline Castets-Renard; Guillemine Taupiac-Nouvel, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec de la CRPC et information judiciaire : faute avouée n'est pas totalement effacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPC et pourvoi pour excès de pouvoir : quand le recours vient au secours du magistrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 03, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus d'homologation de CRPC par le juge : ne conteste pas qui veut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 09, pp.428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité des remontées d'informations : circulez, il n'y a rien à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition libre et accès à l'assistance d'un avocat : les lacunes d'un droit à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une indépendance statutaire des magistrats du parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare.Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019, Ed. Cujas, 2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 493-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'inapplication du droit, (dir.) Romain Le Boeuf et Olivier Le Bot, décembre 2020, pp.131-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare. Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 249-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2018-898 du 23 octobre 2018 relative à la lutte contre la fraude in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David contre Goliath…une décision majeure pour l’audition libre des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des box : comparution dans un enclos de verre et droit au procès équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La constitutionnalité de la subordination du ministère public au pouvoir exécutif » (Conseil Constitutionnel, Décision n° 2017-680 QPC du 8 décembre 2017 Union syndicale des magistrats [Indépendance des magistrats du parquet])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine in Le « grand » Ortolan, juriste toulonnais, français et européen, DI MANNO (T.) et REVERSO (L.) (dir.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp. 479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le législateur devient Big Brother, la CEDH veille-t-elle au grain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.223-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2016-1547 du 18 novembre 2016 de modernisation de la justice du XXIe siècle in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.452-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.449-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi du 8 août 2016 relative aux garanties statutaires, aux obligations déontologiques et au recrutement des magistrats ainsi qu'au Conseil supérieur de la magistrature in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2016-1691 du 9 décembre 2016 relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.472-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2015-912 du 24 juillet 2015 relative au renseignement in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.495-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 465-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte pénale et son équivalent outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.211-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 467-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.477-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure actuelle du juge en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (3), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.843.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilty-Plea Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.831.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.485-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 221-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'évolution pour le parquet français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.821.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public prosecutor, its role, duties and powers in the pre-trial stage of the criminal justice process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ahlstrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp. 523-540. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.823.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.649-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la CRPC dans l'avant-projet portant réforme de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.525-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.239-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense pénale devant le ministère public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Viout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense pénale et dématerialisation des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viout Jean-Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexions sur l’intérêt de la codification de la matière pénitentiaire : l’exemple du droit anglais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Maillafet et C. Tzutzuiano (dir), L’entrée en vigueur du code pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp. 157-170, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights, the case of unconvicted prisoners in France and in England and Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ANTOINE (A), GADBIN-GEORGE (G.) &amp; MORGAN-GIBSON (E.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation du parquet et auteur des poursuites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TALEB-KARLSSON (A.) et BOUCHARD (V.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, Collection Thèmes et commentaires, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La procédure pénale numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNIEU (S.), BORDURE (B.) et LEBORNE (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in OUDOT (P.) et SEBAG (L.) (dir.), La nouvelle Justice pénale des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tzutzuiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La régulation des recours juridictionnels et les exigences du procès équitable, (dir.) Jean-Jacques Pardini et Guillaume Payan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.27-50., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, judicial cooperation in criminal matters and the future of the UK fundamental procedural rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George; Juliette Ringeisen-Biardeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2018, Colloques, 978-2-37651-013-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cujas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-83, 2017, 978-2-254-17404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to law in the English criminal justice process: what safeguards for the accused?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures : regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.43-62, 2017, 979-10-90429-87-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et sécurité nationale au Royaume-Uni : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l'utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bruylant, pp.225-248, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in the French and English criminal justice systems: Towards a balance between security and liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Charret-Del Bove; Fabrice Mourlon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in 20th and 21st century common law and civil law systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;plaider coupable&amp;quot; français: quel avenir pour l'audience du jugement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in LEBLOIS-HAPPE (J.) et STUCKENBERG (C.-F.) (dir.), Was wird aus der Hauptverhandlung? Quel avenir pour l'audience de jugement?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonn University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Victor Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements : populations, espaces, temps, processus, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-110, 2012, 978-2-296-96555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, 2 Tomes. 1102 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin (Lyon III), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA12ABF"/>
+    <w:nsid w:val="77E46CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B460126B"/>
+    <w:nsid w:val="3F6515B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akila-taleb-karlsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175892695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306320877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akila.taleb-karlsson@univ-tln.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile David Beauregard-Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/protection-des-donnees-personnelles-et-securite-nationale-2017-9782802757320.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorants Europ&#233;ens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.843.0481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.831.0089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2011.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlstrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.823.0523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Viout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viout Jean-Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/partir-en-solitaire-consequences-du-brexit-aujourdhui-et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cujas.fr/9782254174041.htm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/was_wird_aus_der_hauptverhandlung_quel_avenir_pour_l_audience_de_jugement/t-378/1036333/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akila-taleb-karlsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175892695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306320877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akila.taleb-karlsson@univ-tln.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile David Beauregard-Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/protection-des-donnees-personnelles-et-securite-nationale-2017-9782802757320.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorants Europ&#233;ens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.843.0481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.831.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2011.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlstrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.823.0523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Viout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viout Jean-Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/partir-en-solitaire-consequences-du-brexit-aujourdhui-et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cujas.fr/9782254174041.htm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/was_wird_aus_der_hauptverhandlung_quel_avenir_pour_l_audience_de_jugement/t-378/1036333/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>