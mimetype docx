--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akila Taleb-Karlsson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila-taleb-karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175892695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306320877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal français ; procédure pénale française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal anglais ; procédure pénale anglaise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit comparé et grands systèmes de justice pénale occidentaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit européen : Convention européenne de sauvegarde des droits de l’homme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyenne déléguée aux relations internationales , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique Master 1 Justice, procès et procédures (Toulon) anciennement Master 1 Personne et Procès , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles , Université de Toulon, Centre de droit et de politique comparés-CDPC, Jean-Claude Escarras UMR CNRS 7318 DICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique, L2 droit, Antenne de Draguignan, Faculté de droit de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consultante juridique (legal fellow), chambre de la mise en état, Tribunal spécial pour le Liban, Leidschendam (Pays-Bas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER), temps plein, Faculté de droit, Université Jean-Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante de justice, Parquet du TGI et Cour d’appel de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-octobre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité (visiting scholar), Faculté de droit de l’Université de Leeds (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante vacataire, Facultés de droit des Universités Jean Moulin-Lyon 3, Lumière-Lyon 2 et Aïn Shams (Caire, Égypte), Faculté de médecine de l’Université Claude Bernard-Lyon 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification aux fonctions de maître de conférences , CNU 01 Droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de droit privé et sciences criminelles, Mention très honorable avec les félicitations du jury</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA/MASTER 2 Recherche de Droit Pénal et Sciences Criminelles, avec mention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les atteintes au corps humain dans la recherche de la preuve , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise/MASTER 1- Erasmus droit mention Carrières Judiciaires et Sciences Criminelles effectuée à l’Université d’East Anglia Norwich (UK) obtenue avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Higher Education (Common Law), Université d’ East Anglia, Norwich (UK) , Université d’ East Anglia, Norwich (UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de droit, avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de droit étranger mention droit anglais, avec mention , Institut de droit comparé Edouard Lambert, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG LLCE Anglais : Langue littérature et civilisation étrangère, avec mention , Faculté de langues, Université Lumière-Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classe préparatoire littéraire (« hypokhâgne ») , Lycée Edouard Herriot, Lyon 6e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUTRES FONCTIONS ET MISSIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de l'UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre de comité de sélection relatif à l’emploi MCF 01 – 4192 « Droit pénal et Droit pénal comparé » , proposé par la faculté de droit de l’Université de Toulon dans le cadre de la campagne de recrutement 2019 : pré-sélection des dossiers (examen des candidatures en vue d’une audition) ; audition des candidats ; classement des candidats et établissement d’un avis motivé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (numéro 2) de la liste de G. PAYAN élu au Conseil de l’UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comité de suivi individuel institué par le directeur de l’unité de recherche et le directeur de thèse à l’attention des doctorants en vue de leur réinscription en thèse : entretien avec le/la doctorant(e) ; évaluation de l’état d’avancement de la thèse et des difficultés éventuelles rencontrées par le/la doctorant(e).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'évaluation d’une thèse pour le prix de thèse de l'UMR (thèse de Manon Ghevontian portant sur Constitution et justice pénale des mineurs – Recherche sur l'identification d'un cadre commun aux systèmes français, espagnol et nord-américain, Université d’Aix-en-Provence, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen, Faculté de droit de l’Université de Toulon, CDPC, 16-17 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique de la VIIIe journée de l’UMR-DICE sur le thème : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ,Université de Toulon, CDPC, 27 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec François MOLINS, Procureur général près la Cour de cassation, Faculté de droit de l'Université de Toulon, 9 et 10 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Références bibliograhiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila.taleb-karlsson@univ-tln.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akila TALEB-KARLSSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de droit et de politique comparés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Escarras, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 1ère éd., 2025, Spécial Droit, 978-2-340-10867-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Collection Thèmes et commentaires. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile David Beauregard-Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.280, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle justice pénale des mineurs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du parquet et auteur des poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la coopération judiciaire en matière pénale par les instruments de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Doctoriades, 10e journée de la jeune recherche de l’Université de Toulon, L’Union européenne à l’épreuve de la COVID-19, Atelier du laboratoire CERC, 14 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights. The case of unconvicted prisoners in France and in England & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom, Assocation des juristes Franco-Britanniques, King’s College London, Universités Paris 2 Assas, Poitiers et Jean Monnet Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure pénale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des droits des femmes et égalité des sexes en Afrique: bilan et perspectives (dir. S. Barro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherche sur les contentieux; Faculté de droit, 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du principe de l'individualisation des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de l'individualisation des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du M2 Justice procès et procédures parcours contentieux judiciaire - Draguignan, 2019, Draguignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses structurelles et juridiques apporter aux nouvelles formes de terrorisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment lutter contre le terrorisme 1ère matinale Institut FMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut méditerranéen des haute études stratégiques, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, fundamental rights and the future of UK Criminal Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary one-day conference Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géraldine Gadbin-George; Juliette Biardeau, Jun 2018, Université Panthéon-Assas Paris 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Journée de l’UMR-DICE, La régulation des recours juridictionnels et les exigences du procès équitable,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini; Guillaume Payan, Oct 2018, Université de Toulon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journée de l’UMR-DICE L’inapplication du droit, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Le BOT; Romain Le BOEUF, Oct 2017, Faculté de droit et de sciences politique, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Reverso; Thierry Di Manno, Nov 2017, Faculté de droit de l’Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données générales : Alternatives aux poursuites et stratégies développées en France et en Angleterre/ Pays de Galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les alternatives à l’emprisonnement. Alternatives to custody Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine HERZOG-EVANS, Mar 2016, Université de Reims Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing and Human Rights: European standards and domestic legislations: the scope of legal protections for whistleblowers in UK, France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte et les droits de l’homme (Whistleblowing and Human Rights)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Slama; Catherine Teitgen-Colly; Jean-Philippe Foegle, Apr 2015, Université Paris I, Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journée de l’UMR-DICE, Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akila Taleb-Karlsson; Odile De David Beauregard-Berthier, Nov 2015, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional. Vers l’européanisation des justices pénales modernes, l’exemple de la France et de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gildas Roussel; François-Xavier Roux-Demare, Oct 2015, Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plaider coupable » en droit français : quelles incidences pour l’audience de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du droit pénal franco-allemand sur le thème : Quel avenir pour l’audience de jugement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Leblois-Happe; Carl-Friedrich Stuckenberg, Mar 2013, Université de Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque des jeunes chercheurs sur le thème « la Privation de liberté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre V. Tournier, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglementations juridiques relatives à la détention avant jugement dans les systèmes pénaux français et anglais : la recherche d’un équilibre entre sécurité et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et Modalités de la détention avant jugement en droit de common law et tradition civiliste (20ème et 21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Del Bove; Fabrice Mourlon, Dec 2012, Université Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « judiciarisation » de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de psycho-criminologie, Université Pierre-Mendès-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe? Au-delà d’une coopération judiciaire classique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers européens de doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand de Lamy; Céline Castets-Renard; Guillemine Taupiac-Nouvel, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec de la CRPC et information judiciaire : faute avouée n'est pas totalement effacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPC et pourvoi pour excès de pouvoir : quand le recours vient au secours du magistrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 03, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus d'homologation de CRPC par le juge : ne conteste pas qui veut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 09, pp.428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité des remontées d'informations : circulez, il n'y a rien à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition libre et accès à l'assistance d'un avocat : les lacunes d'un droit à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une indépendance statutaire des magistrats du parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare.Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019, Ed. Cujas, 2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 493-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'inapplication du droit, (dir.) Romain Le Boeuf et Olivier Le Bot, décembre 2020, pp.131-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare. Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 249-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2018-898 du 23 octobre 2018 relative à la lutte contre la fraude in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David contre Goliath…une décision majeure pour l’audition libre des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des box : comparution dans un enclos de verre et droit au procès équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La constitutionnalité de la subordination du ministère public au pouvoir exécutif » (Conseil Constitutionnel, Décision n° 2017-680 QPC du 8 décembre 2017 Union syndicale des magistrats [Indépendance des magistrats du parquet])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine in Le « grand » Ortolan, juriste toulonnais, français et européen, DI MANNO (T.) et REVERSO (L.) (dir.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp. 479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le législateur devient Big Brother, la CEDH veille-t-elle au grain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.223-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2016-1547 du 18 novembre 2016 de modernisation de la justice du XXIe siècle in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.452-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.449-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi du 8 août 2016 relative aux garanties statutaires, aux obligations déontologiques et au recrutement des magistrats ainsi qu'au Conseil supérieur de la magistrature in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2016-1691 du 9 décembre 2016 relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.472-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2015-912 du 24 juillet 2015 relative au renseignement in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.495-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 465-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte pénale et son équivalent outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.211-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 467-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.477-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure actuelle du juge en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (3), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.843.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilty-Plea Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.831.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.485-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 221-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'évolution pour le parquet français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.821.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public prosecutor, its role, duties and powers in the pre-trial stage of the criminal justice process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ahlstrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp. 523-540. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.823.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.649-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la CRPC dans l'avant-projet portant réforme de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.525-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.239-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense pénale devant le ministère public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Viout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense pénale et dématerialisation des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viout Jean-Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexions sur l’intérêt de la codification de la matière pénitentiaire : l’exemple du droit anglais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Maillafet et C. Tzutzuiano (dir), L’entrée en vigueur du code pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp. 157-170, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights, the case of unconvicted prisoners in France and in England and Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ANTOINE (A), GADBIN-GEORGE (G.) &amp; MORGAN-GIBSON (E.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation du parquet et auteur des poursuites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TALEB-KARLSSON (A.) et BOUCHARD (V.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, Collection Thèmes et commentaires, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La procédure pénale numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNIEU (S.), BORDURE (B.) et LEBORNE (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in OUDOT (P.) et SEBAG (L.) (dir.), La nouvelle Justice pénale des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tzutzuiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La régulation des recours juridictionnels et les exigences du procès équitable, (dir.) Jean-Jacques Pardini et Guillaume Payan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.27-50., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, judicial cooperation in criminal matters and the future of the UK fundamental procedural rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George; Juliette Ringeisen-Biardeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2018, Colloques, 978-2-37651-013-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cujas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-83, 2017, 978-2-254-17404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to law in the English criminal justice process: what safeguards for the accused?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures : regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.43-62, 2017, 979-10-90429-87-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et sécurité nationale au Royaume-Uni : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l'utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bruylant, pp.225-248, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in the French and English criminal justice systems: Towards a balance between security and liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Charret-Del Bove; Fabrice Mourlon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in 20th and 21st century common law and civil law systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;plaider coupable&amp;quot; français: quel avenir pour l'audience du jugement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in LEBLOIS-HAPPE (J.) et STUCKENBERG (C.-F.) (dir.), Was wird aus der Hauptverhandlung? Quel avenir pour l'audience de jugement?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonn University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Victor Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements : populations, espaces, temps, processus, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-110, 2012, 978-2-296-96555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, 2 Tomes. 1102 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin (Lyon III), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Akila Taleb-Karlsson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila-taleb-karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175892695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306320877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal français ; procédure pénale française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit pénal anglais ; procédure pénale anglaise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit comparé et grands systèmes de justice pénale occidentaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Droit européen : Convention européenne de sauvegarde des droits de l’homme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyenne déléguée aux relations internationales , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique Master 1 Justice, procès et procédures (Toulon) anciennement Master 1 Personne et Procès , Faculté de droit, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles , Université de Toulon, Centre de droit et de politique comparés-CDPC, Jean-Claude Escarras UMR CNRS 7318 DICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique, L2 droit, Antenne de Draguignan, Faculté de droit de Toulon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consultante juridique (legal fellow), chambre de la mise en état, Tribunal spécial pour le Liban, Leidschendam (Pays-Bas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER), temps plein, Faculté de droit, Université Jean-Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistante de justice, Parquet du TGI et Cour d’appel de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-octobre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité (visiting scholar), Faculté de droit de l’Université de Leeds (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante vacataire, Facultés de droit des Universités Jean Moulin-Lyon 3, Lumière-Lyon 2 et Aïn Shams (Caire, Égypte), Faculté de médecine de l’Université Claude Bernard-Lyon 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification aux fonctions de maître de conférences , CNU 01 Droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de droit privé et sciences criminelles, Mention très honorable avec les félicitations du jury</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA/MASTER 2 Recherche de Droit Pénal et Sciences Criminelles, avec mention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : Les atteintes au corps humain dans la recherche de la preuve , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise/MASTER 1- Erasmus droit mention Carrières Judiciaires et Sciences Criminelles effectuée à l’Université d’East Anglia Norwich (UK) obtenue avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Higher Education (Common Law), Université d’ East Anglia, Norwich (UK) , Université d’ East Anglia, Norwich (UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de droit, avec mention , Faculté de droit, Université Jean Moulin-Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de droit étranger mention droit anglais, avec mention , Institut de droit comparé Edouard Lambert, Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG LLCE Anglais : Langue littérature et civilisation étrangère, avec mention , Faculté de langues, Université Lumière-Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classe préparatoire littéraire (« hypokhâgne ») , Lycée Edouard Herriot, Lyon 6e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUTRES FONCTIONS ET MISSIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au conseil de l'UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre de comité de sélection relatif à l’emploi MCF 01 – 4192 « Droit pénal et Droit pénal comparé » , proposé par la faculté de droit de l’Université de Toulon dans le cadre de la campagne de recrutement 2019 : pré-sélection des dossiers (examen des candidatures en vue d’une audition) ; audition des candidats ; classement des candidats et établissement d’un avis motivé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (numéro 2) de la liste de G. PAYAN élu au Conseil de l’UFR droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comité de suivi individuel institué par le directeur de l’unité de recherche et le directeur de thèse à l’attention des doctorants en vue de leur réinscription en thèse : entretien avec le/la doctorant(e) ; évaluation de l’état d’avancement de la thèse et des difficultés éventuelles rencontrées par le/la doctorant(e).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'évaluation d’une thèse pour le prix de thèse de l'UMR (thèse de Manon Ghevontian portant sur Constitution et justice pénale des mineurs – Recherche sur l'identification d'un cadre commun aux systèmes français, espagnol et nord-américain, Université d’Aix-en-Provence, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen, Faculté de droit de l’Université de Toulon, CDPC, 16-17 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique de la VIIIe journée de l’UMR-DICE sur le thème : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ,Université de Toulon, CDPC, 27 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice scientifique du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec François MOLINS, Procureur général près la Cour de cassation, Faculté de droit de l'Université de Toulon, 9 et 10 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Références bibliograhiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">akila.taleb-karlsson@univ-tln.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akila TALEB-KARLSSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de droit et de politique comparés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Escarras, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 1ère éd., 2025, Spécial Droit, 978-2-340-10867-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Collection Thèmes et commentaires. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile David Beauregard-Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.280, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle justice pénale des mineurs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du parquet et auteur des poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la coopération judiciaire en matière pénale par les instruments de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Doctoriades, 10e journée de la jeune recherche de l’Université de Toulon, L’Union européenne à l’épreuve de la COVID-19, Atelier du laboratoire CERC, 14 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights. The case of unconvicted prisoners in France and in England & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom, Assocation des juristes Franco-Britanniques, King’s College London, Universités Paris 2 Assas, Poitiers et Jean Monnet Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure pénale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des droits des femmes et égalité des sexes en Afrique: bilan et perspectives (dir. S. Barro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherche sur les contentieux; Faculté de droit, 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du principe de l'individualisation des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de l'individualisation des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du M2 Justice procès et procédures parcours contentieux judiciaire - Draguignan, 2019, Draguignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses structurelles et juridiques apporter aux nouvelles formes de terrorisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment lutter contre le terrorisme 1ère matinale Institut FMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut méditerranéen des haute études stratégiques, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, fundamental rights and the future of UK Criminal Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary one-day conference Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géraldine Gadbin-George; Juliette Biardeau, Jun 2018, Université Panthéon-Assas Paris 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Journée de l’UMR-DICE, La régulation des recours juridictionnels et les exigences du procès équitable,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini; Guillaume Payan, Oct 2018, Université de Toulon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Reverso; Thierry Di Manno, Nov 2017, Faculté de droit de l’Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journée de l’UMR-DICE L’inapplication du droit, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Le BOT; Romain Le BOEUF, Oct 2017, Faculté de droit et de sciences politique, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données générales : Alternatives aux poursuites et stratégies développées en France et en Angleterre/ Pays de Galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les alternatives à l’emprisonnement. Alternatives to custody Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine HERZOG-EVANS, Mar 2016, Université de Reims Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing and Human Rights: European standards and domestic legislations: the scope of legal protections for whistleblowers in UK, France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte et les droits de l’homme (Whistleblowing and Human Rights)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Slama; Catherine Teitgen-Colly; Jean-Philippe Foegle, Apr 2015, Université Paris I, Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journée de l’UMR-DICE, Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l’utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akila Taleb-Karlsson; Odile De David Beauregard-Berthier, Nov 2015, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional. Vers l’européanisation des justices pénales modernes, l’exemple de la France et de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gildas Roussel; François-Xavier Roux-Demare, Oct 2015, Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plaider coupable » en droit français : quelles incidences pour l’audience de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du droit pénal franco-allemand sur le thème : Quel avenir pour l’audience de jugement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Leblois-Happe; Carl-Friedrich Stuckenberg, Mar 2013, Université de Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque des jeunes chercheurs sur le thème « la Privation de liberté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre V. Tournier, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglementations juridiques relatives à la détention avant jugement dans les systèmes pénaux français et anglais : la recherche d’un équilibre entre sécurité et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et Modalités de la détention avant jugement en droit de common law et tradition civiliste (20ème et 21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Del Bove; Fabrice Mourlon, Dec 2012, Université Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « judiciarisation » de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de psycho-criminologie, Université Pierre-Mendès-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe? Au-delà d’une coopération judiciaire classique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers européens de doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand de Lamy; Céline Castets-Renard; Guillemine Taupiac-Nouvel, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPC et pourvoi pour excès de pouvoir : quand le recours vient au secours du magistrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 03, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec de la CRPC et information judiciaire : faute avouée n'est pas totalement effacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronique de législation Textes parus au Journal officiel du 1er juillet 2020 au 31 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus d'homologation de CRPC par le juge : ne conteste pas qui veut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 09, pp.428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité des remontées d'informations : circulez, il n'y a rien à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition libre et accès à l'assistance d'un avocat : les lacunes d'un droit à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une indépendance statutaire des magistrats du parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare.Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019, Ed. Cujas, 2,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 493-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opportunité des poursuites et l’idée de systématicité de la réponse pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'inapplication du droit, (dir.) Romain Le Boeuf et Olivier Le Bot, décembre 2020, pp.131-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli, François-Xavier Roux-Demare. Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 249-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2018-898 du 23 octobre 2018 relative à la lutte contre la fraude in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.507-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David contre Goliath…une décision majeure pour l’audition libre des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des box : comparution dans un enclos de verre et droit au procès équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giacopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolan pénaliste, l’influence de l’œuvre d’Ortolan sur la science criminelle contemporaine in Le « grand » Ortolan, juriste toulonnais, français et européen, DI MANNO (T.) et REVERSO (L.) (dir.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp. 479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La constitutionnalité de la subordination du ministère public au pouvoir exécutif » (Conseil Constitutionnel, Décision n° 2017-680 QPC du 8 décembre 2017 Union syndicale des magistrats [Indépendance des magistrats du parquet])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le législateur devient Big Brother, la CEDH veille-t-elle au grain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.223-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2016-1547 du 18 novembre 2016 de modernisation de la justice du XXIe siècle in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.452-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.449-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi du 8 août 2016 relative aux garanties statutaires, aux obligations déontologiques et au recrutement des magistrats ainsi qu'au Conseil supérieur de la magistrature in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2016-1691 du 9 décembre 2016 relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.472-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n° 2015-912 du 24 juillet 2015 relative au renseignement in Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2015, Revue Pénitentiaire et de Droit Pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.495-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 465-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la loi n°2014-896 du 15 août 2014 sur l'individualisation des peines et renforçant l'efficacité des sanctions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.232-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte pénale et son équivalent outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.211-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 467-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.477-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure actuelle du juge en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (3), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.843.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.485-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilty-Plea Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.831.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 221-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la notion de dangerosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'évolution pour le parquet français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.821.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit pénal pour l'Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.649-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public prosecutor, its role, duties and powers in the pre-trial stage of the criminal justice process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ahlstrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp. 523-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ridp.823.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la CRPC dans l'avant-projet portant réforme de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2010, Revue Pénitentiaire et de Droit Pénal numéro 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.525-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique législative (législations pénales), commentaires des textes parus au journal officiel du 1er juillet au 31 décembre 2009, Revue Pénitentiaire et de Droit Pénal, numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Varinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux-Demare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.239-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CRPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense pénale devant le ministère public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Viout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense pénale et dématerialisation des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viout Jean-Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La défense pénale. Actes du XIXe congrès de l'Association Française de droit pénal, numéro spécial, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexions sur l’intérêt de la codification de la matière pénitentiaire : l’exemple du droit anglais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Maillafet et C. Tzutzuiano (dir), L’entrée en vigueur du code pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp. 157-170, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus crisis, disadvantaged people & fundamental rights, the case of unconvicted prisoners in France and in England and Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ANTOINE (A), GADBIN-GEORGE (G.) &amp; MORGAN-GIBSON (E.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19: Constitutional, political, social and health threats and challenges in France and the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation du parquet et auteur des poursuites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TALEB-KARLSSON (A.) et BOUCHARD (V.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parquet du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, Collection Thèmes et commentaires, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La procédure pénale numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNIEU (S.), BORDURE (B.) et LEBORNE (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des acteurs judiciaires et des procédures : un objectif à géométrie variable ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in OUDOT (P.) et SEBAG (L.) (dir.), La nouvelle Justice pénale des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tzutzuiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des procédures pénales française et anglaise : quel impact pour les principes du procès équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La régulation des recours juridictionnels et les exigences du procès équitable, (dir.) Jean-Jacques Pardini et Guillaume Payan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.27-50., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit, judicial cooperation in criminal matters and the future of the UK fundamental procedural rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George; Juliette Ringeisen-Biardeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going solo: Consequences of Brexit today and tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2018, Colloques, 978-2-37651-013-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to law in the English criminal justice process: what safeguards for the accused?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures : regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.43-62, 2017, 979-10-90429-87-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme du mimétisme législatif régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'européanisation de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cujas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-83, 2017, 978-2-254-17404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et sécurité nationale au Royaume-Uni : quelles leçons tirer du droit anglo-saxon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale : quelles garanties juridiques dans l'utilisation du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bruylant, pp.225-248, 2017, A la croisée des droits, 978-2-8027-5732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in the French and English criminal justice systems: Towards a balance between security and liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Charret-Del Bove; Fabrice Mourlon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-trial detention in 20th and 21st century common law and civil law systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;plaider coupable&amp;quot; français: quel avenir pour l'audience du jugement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in LEBLOIS-HAPPE (J.) et STUCKENBERG (C.-F.) (dir.), Was wird aus der Hauptverhandlung? Quel avenir pour l'audience de jugement?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonn University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-247, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gardes à vue française et anglaise à la lumière de la jurisprudence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Victor Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements : populations, espaces, temps, processus, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-110, 2012, 978-2-296-96555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de reconnaissance préalable de culpabilité : étude comparée des justices pénales française et anglaise, 2 Tomes. 1102 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Taleb-Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin (Lyon III), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77E46CDB"/>
+    <w:nsid w:val="DED720C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F6515B1"/>
+    <w:nsid w:val="D2DF6718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akila-taleb-karlsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175892695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306320877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akila.taleb-karlsson@univ-tln.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile David Beauregard-Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/protection-des-donnees-personnelles-et-securite-nationale-2017-9782802757320.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorants Europ&#233;ens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.843.0481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.831.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2011.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlstrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.823.0523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Viout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viout Jean-Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/partir-en-solitaire-consequences-du-brexit-aujourdhui-et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cujas.fr/9782254174041.htm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/was_wird_aus_der_hauptverhandlung_quel_avenir_pour_l_audience_de_jugement/t-378/1036333/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akila-taleb-karlsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175892695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306320877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akila.taleb-karlsson@univ-tln.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile David Beauregard-Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/protection-des-donnees-personnelles-et-securite-nationale-2017-9782802757320.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorants Europ&#233;ens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Varinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud-Croset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.843.0481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.831.0089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2011.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlstrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.823.0523" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Viout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viout Jean-Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/partir-en-solitaire-consequences-du-brexit-aujourdhui-et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cujas.fr/9782254174041.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/was_wird_aus_der_hauptverhandlung_quel_avenir_pour_l_audience_de_jugement/t-378/1036333/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>