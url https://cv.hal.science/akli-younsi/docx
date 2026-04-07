--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4364,51 +4364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7411E15"/>
+    <w:nsid w:val="4783FEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>