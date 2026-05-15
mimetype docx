--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -984,551 +984,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Water Adsorption and Retention of Building Materials From Pore Size Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+                <w:t xml:space="preserve">Numerical study of the influence of drying on properties governing the carbonation mechanism of concretes with low clinker content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Slimani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akli Younsi</w:t>
+                <w:t xml:space="preserve">Ph. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2019.04426⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), pp.172-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1271364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152009v1</w:t>
+                <w:t xml:space="preserve">hal-02153925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the influence of drying on properties governing the carbonation mechanism of concretes with low clinker content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Water Adsorption and Retention of Building Materials From Pore Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Staquet</w:t>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (2), pp.172-192. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.547-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1271364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.04426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153925v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled polystyrene beads on cement paste properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration-drying interactions in OPC pastes blended with recycled OPC paste fine powder: Critical curing relative humidity hampering hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nouviaire</w:t>
+                <w:t xml:space="preserve">Arthur Bordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201714901032⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.403-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.09.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113110v1</w:t>
+                <w:t xml:space="preserve">hal-02153921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration-drying interactions in OPC pastes blended with recycled OPC paste fine powder: Critical curing relative humidity hampering hydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of recycled polystyrene beads on cement paste properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fiorio</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nouviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 190, pp.403-413. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.01032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.09.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201714901032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153921v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some electrochemical phenomena induced during chloride migration test on cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,90 +1575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cement substitution by a recycled cement paste fine: Role of the residual anhydrous clinker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fiorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,90 +1917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an accelerated carbonation test with severe preconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oksri-Nelfia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Alaïwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,338 +3153,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortiers à base d'une fine issue du recyclage d'une pâte de ciment : impact du dosage en fine sur les propriétés physico-chimiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bordy</w:t>
+                <w:t xml:space="preserve">A new experimental device to study the corrosion initiation time of reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahlaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salima Aggoun</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">13th Arab Structural Engineering Conference (ASEC’2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Blida, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167723v1</w:t>
+                <w:t xml:space="preserve">hal-02442156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental device to study the corrosion initiation time of reinforced concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tahlaiti</w:t>
+                <w:t xml:space="preserve">Hydratation de matériaux cimentaires à base d’une fine issue du recyclage d’une pâte de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aggoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Arab Structural Engineering Conference (ASEC’2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Blida, Algeria</w:t>
+              <w:t xml:space="preserve">NoMaD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442156v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation de matériaux cimentaires à base d’une fine issue du recyclage d’une pâte de ciment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bordy</w:t>
+                <w:t xml:space="preserve">Mortiers à base d'une fine issue du recyclage d'une pâte de ciment : impact du dosage en fine sur les propriétés physico-chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Aggoun</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442174v1</w:t>
+                <w:t xml:space="preserve">hal-01167723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la cinétique de diffusion du CO2 lors d’un essai de carbonatation accélérée selon la norme XP P 18-458</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oksri-Nelfia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfert2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Namoulniara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoMaD 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDACHS’10, 2nd International Conference on the structures degradation in coastal zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4364,51 +4364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4783FEF1"/>
+    <w:nsid w:val="4EC4C84D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4595,51 +4595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akli-younsi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2788-4216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162319010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510932v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Beatriz Gamboa Ara&#250;jo Morselli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;zio Silveira Quadro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Andreazza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/CTCSE.2024.10.000746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1271364" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bordy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.09.132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1112845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Touloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benchabane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69717/jaest.v2.i2.37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZKX7WGC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Farissi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turcry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Ala&#239;wa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Slimani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouviaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Namoulniara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LAROS342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akli-younsi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2788-4216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162319010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510932v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Beatriz Gamboa Ara&#250;jo Morselli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;zio Silveira Quadro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Andreazza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/CTCSE.2024.10.000746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1271364" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bordy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.09.132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1112845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Touloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benchabane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69717/jaest.v2.i2.37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oksri-Nelfia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZKX7WGC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Farissi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turcry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Ala&#239;wa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Slimani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouviaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Namoulniara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LAROS342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>