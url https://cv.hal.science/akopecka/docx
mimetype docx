--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -115,273 +115,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Directional Encoding of Visual and Auditory Events in English</w:t>
+                <w:t xml:space="preserve">Spatial asymmetries in the expression of Path and Manner: comparative study of narratives in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Aquilina</w:t>
+                <w:t xml:space="preserve">Adélie Buclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913556v1</w:t>
+                <w:t xml:space="preserve">hal-04913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial asymmetries in the expression of Path and Manner: comparative study of narratives in French and English</w:t>
+                <w:t xml:space="preserve">On the Directional Encoding of Visual and Auditory Events in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélie Buclier</w:t>
+                <w:t xml:space="preserve">Yana Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathia Soroli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913589v1</w:t>
+                <w:t xml:space="preserve">hal-04913556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicalization patterns and language variation under the microscope: a corpus study on motion event encoding in French, English, and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Buclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -406,51 +406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial asymmetries and semantic salience in Motion events: a crosslinguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the German Society for Romance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -488,51 +488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of speed-related information: a corpus study of Estonian motion verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piia Taremaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the German Cognitive Linguistics Association (DGKL/GCLA-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -570,51 +570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of motion-cum-purpose in English, French, and Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMED - Neglected Aspects of Motion Events Description</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding deictic motion: language specific tendencies in translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEICTES 2019 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -721,51 +721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an Asymmetry in the Encoding of Sources and Goals in Polish and Serbian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -861,51 +861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manner of motion in Estonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piia Taremaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (1), pp.32-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -952,51 +952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed and space: semantic asymmetries in motion descriptions in Estonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piia Taremaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (1), pp.35-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1030,51 +1030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurnague Michel and Stosic Dejan (Eds), The Semantics of Dynamic Space in French: Descriptive, Experimental and Formal Studies on Motion Expression. (Human Cognitive Processing, 66.) Amsterdam/Philadelphia: John Benjamins, 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.386--389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1125,51 +1125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source/Goal (a)symmetry: A comparative study of German and Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (1), pp.130-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1216,51 +1216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire: A methodological tool for eliciting Path of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Language Documentation and Conservation Special Publication (No. 16: Methodological Tools for Linguistic Description and Typology), pp.97-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denomination of artistic and decorative colors in Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Janic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Slobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraide Ibarretxe-Antuñano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asifa Majid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Grinevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(a)symétrie dans l'expression de la Source et du But: perspective translinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1826,51 +1826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of motion in French: The interaction of semantic, aspectual, and pragmatic factors in the construction of spatial meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 173, https://www.revues.armand-colin.com/lettres-langue/langages/langages-ndeg-173-12009-approches-recentes-preposition/lexpression-du-deplacement-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,51 +1895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion expression in French: typological diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex colour denomination in French and Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raffaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chromý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicalization patterns in color naming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, John Benjamins Publishing Company, pp.269-285, 2019, Studies in Functional and Structural Linguistics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-oriented and Goal-oriented events in Old and Modern French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Diachrony</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188, John Benjamins Publishing Company, pp.305-328, 2017, Studies in Language Companion Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing Motion events in Old and Modern French: discourse effects of a typological change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation and Change in the Coding of Motion Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, John Benjamins Publishing Company, pp.163-184, 2013, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting and taking events: A cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvana Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bowerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic granularity of placement and removal expressions in Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Events of Putting and Taking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, John Benjamins Publishing Company, pp.327-348, 2012, Typological Studies in Language, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion events in Polish: Lexicalization patterns and the description of Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches to Slavic Verbs of Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, John Benjamins Publishing Company, pp.225-246, 2010, Studies in Language Companion Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity and change in the representation of motion events in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crosslinguistic Approaches to the Psychology of Language Research in the Tradition of Dan Isaac Slobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9780805859997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,51 +2866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic structure of motion verbs in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, John Benjamins Publishing Company, pp.83-101, 2006, Typological Studies in Language, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2976,51 +2976,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-Goal (a)symmetries across languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,243 +3061,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Space. AFLiCo IV special issue « Space »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 9 (Volume 9), 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05247344v1</w:t>
+                <w:t xml:space="preserve">hal-04706740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space. AFLiCo IV special issue « Space »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9 (Volume 9), 2013, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cognitextes.641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706740v1</w:t>
+                <w:t xml:space="preserve">halshs-05247344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFLiCo IV special issue « Language acquisition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (Volume 8), 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3344,51 +3344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3471,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ke Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cognitive Linguistics Conference (ICLC 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,51 +3736,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events of Putting and Taking: A crosslinguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvana Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events of Putting and Taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvana Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,51 +3936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude typologique de l'expression de l'espace : localisation et déplacement en français et en polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4176,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Buclier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Taremaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voirin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21038.tar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2021-0132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00016.fag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04705155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Montero-Melis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Eisenbeiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvana Narasimhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Ibarretxe-Antu&#241;ano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotaro Kita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23526416-00301002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Janic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04132519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Slobin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asifa Majid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2014-0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-038-02-900000004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Ishibashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-038-02-900000009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.78.10bac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raffaelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrom&#253;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.78.12raf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.188.11kop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.41.07kop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gullberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.100.03nar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.100.20kop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.115.14kop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.06kop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00018.kop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.523" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Zlatev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cerruti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Blomberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Buclier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Taremaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voirin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21038.tar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2021-0132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00016.fag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04705155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Montero-Melis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Eisenbeiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvana Narasimhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Ibarretxe-Antu&#241;ano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotaro Kita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23526416-00301002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Janic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04132519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Slobin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asifa Majid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2014-0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-038-02-900000004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Ishibashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-038-02-900000009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.78.10bac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raffaelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrom&#253;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.78.12raf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.188.11kop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.41.07kop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gullberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.100.03nar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.100.20kop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.115.14kop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.06kop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00018.kop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.523" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Zlatev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cerruti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Blomberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>