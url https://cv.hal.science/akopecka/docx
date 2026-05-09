--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anetta Kopecka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en Linguistique générale</w:t>
+        <w:t xml:space="preserve">Maître de conférences (HDR) en Linguistique générale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>