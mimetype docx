--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -354,1635 +354,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346782v1</w:t>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349382v1</w:t>
+                <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Loiseau</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Latouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laeticia Falcon</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5MA00964B⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05280566v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amido/alkoxy–aryl–aryl–picolinate push–pull antennas for two-photon sensitization of Eu 3+ luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+                <w:t xml:space="preserve">Frederique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Nhari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Camille Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5QI00333D⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5MA00964B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065624v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05280566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible light activation of C–Cl and C–F bonds in persistent organic pollutants using cerium(III) triamidoamine complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eachann Assendjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (34), pp.15510-15517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5SC03626G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (48), pp.e02044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomer Versus Dimer of Cationic Ir(III) Complexes for Photodynamic Therapy by Two-Photon Activation: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agoston Barta</w:t>
+                <w:t xml:space="preserve">Amido/alkoxy–aryl–aryl–picolinate push–pull antennas for two-photon sensitization of Eu 3+ luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Lavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Molton</w:t>
+                <w:t xml:space="preserve">Adam Nhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.5c00393⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.3313-3323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5QI00333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071288v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Monomer Versus Dimer of Cationic Ir(III) Complexes for Photodynamic Therapy by Two-Photon Activation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agoston Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (5), pp.4272-4284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient cytosolic delivery of luminescent lanthanide bioprobes in live cells for two-photon microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charnay</w:t>
+                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00896k⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608545v1</w:t>
+                <w:t xml:space="preserve">hal-04735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Efficient cytosolic delivery of luminescent lanthanide bioprobes in live cells for two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (25), pp.9694-9702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00896k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500743v1</w:t>
+                <w:t xml:space="preserve">hal-04608545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221 (15), pp.2300486. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202300785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Borondics</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (12), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (15), pp.2300486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735835v1</w:t>
+                <w:t xml:space="preserve">hal-04715637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,77 +2128,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maffeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (49), pp.e202301357. </w:t>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprotonation dynamics of guanine radical cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Balanikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,77 +2768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing and pyrolysis of optical ZrO$_2$ nNanostructures by two-photon lithography: reduced shrinkage and crystallization mediated by nanoparticles seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Venier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanine Radicals Generated in Telomeric G-Quadruplexes by Direct Absorption of Low-Energy UV Photons: Effect of Potassium Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Balanikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,429 +3130,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02571985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Banyasz</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baldeck</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041137v1</w:t>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma van Elslande</w:t>
+                <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.733-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium Ions Enhance Guanine Radical Generation upon Absorption of Low-Energy Photons by G-Quadruplexes and Modify Their Reactivity</w:t>
               </w:r>
@@ -3590,51 +3590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1305-1309. </w:t>
@@ -3934,853 +3934,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of Guanine Excited State Relaxation and Photoreactivity in G-quadruplexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Changenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02740⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362223v1</w:t>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Study of Guanine Excited State Relaxation and Photoreactivity in G-quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.6873-6877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02160879v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations and Dynamics of Guanine Radicals in DNA strands—Direct versus Indirect Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Balanikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24132347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.4950-4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02370029v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Populations and Dynamics of Guanine Radicals in DNA strands—Direct versus Indirect Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (13), pp.2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24132347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02370029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine radicals generated in alternating AT duplexes by direct absorption of low-energy UV radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Radicals generated in alternating guanine-cytosine duplexes by direct absorption of low-energy UV radiation †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Improta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiia Ketola</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FD00179G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.21381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp02588f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01894473v1</w:t>
+                <w:t xml:space="preserve">cea-02328415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals generated in alternating guanine-cytosine duplexes by direct absorption of low-energy UV radiation †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Adenine radicals generated in alternating AT duplexes by direct absorption of low-energy UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiia Ketola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20, pp.21381. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.181 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cp02588f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7FD00179G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328415v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01894473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Controls the Electronic Absorption and Delocalization of Electron Holes in Guanine Quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,693 +4834,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01934838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of Deoxycytidine and 5‑Methyldeoxycytidine in Solution: A Comprehensive Picture by Quantum Mechanical Calculations and Femtosecond Fluorescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Vaya</w:t>
+                <w:t xml:space="preserve">Marion Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139, pp.7780−7791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b01145⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139 (30), pp.10561 - 10568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01571661v1</w:t>
+                <w:t xml:space="preserve">cea-01668999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">UV-induced damage to DNA: effect of cytosine methylation on pyrimidine dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Improta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.17021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sigtrans.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01668999v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced damage to DNA: effect of cytosine methylation on pyrimidine dimerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Photophysics of Deoxycytidine and 5‑Methyldeoxycytidine in Solution: A Comprehensive Picture by Quantum Mechanical Calculations and Femtosecond Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jovaišaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Esposito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Vaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.17021. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.7780−7791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sigtrans.2017.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571652v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">Computing the Absorption and Emission Spectra of 5‑Methylcytidine in Different Solvents: A Test-Case for Different Solvation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perron</w:t>
+                <w:t xml:space="preserve">A. J. Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lepori</w:t>
+                <w:t xml:space="preserve">M. Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.4232−4242. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.4430−4439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01334656v1</w:t>
+                <w:t xml:space="preserve">cea-01416957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Absorption and Emission Spectra of 5‑Methylcytidine in Different Solvents: A Test-Case for Different Solvation Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Banyasz</w:t>
+                <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garavelli</w:t>
+                <w:t xml:space="preserve">Clément Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.4430−4439. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.4232−4242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01416957v1</w:t>
+                <w:t xml:space="preserve">cea-01334656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Oxidative Damage of Naked DNA Generated upon Absorption of UV Radiation by Nucleobases</w:t>
               </w:r>
@@ -5630,295 +5630,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01426181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Induced Adenine Radicals Induced in DNA A-Tracts: Spectral and Dynamical Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Banyasz</w:t>
+                <w:t xml:space="preserve">Excited State Pathways Leading to Formation of Adenine Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-M. Ketola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Adhikary</w:t>
+                <w:t xml:space="preserve">A. Munoz-Losa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (19), pp.3949-3953. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01831⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.2020−2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01426170v1</w:t>
+                <w:t xml:space="preserve">cea-01360050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Pathways Leading to Formation of Adenine Dimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
+                <w:t xml:space="preserve">UV-Induced Adenine Radicals Induced in DNA A-Tracts: Spectral and Dynamical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-M. Ketola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muñoz-Losa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Munoz-Losa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Esposito</w:t>
+                <w:t xml:space="preserve">A. Adhikary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.2020−2023. </w:t>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3949-3953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01360050v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01426170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of terbium (III) as a luminescent probe for the detection of tuberculosis biomarkers</w:t>
               </w:r>
@@ -6038,90 +6038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the Photoreactivity of DNA: A Joint Experimental and Computational Study of TCG Trinucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6607,51 +6607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base Pairing Enhances Fluorescence and Favors Cyclobutane Dimer Formation Induced upon Absorption of UVA Radiation by DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,260 +6722,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of UV radiation by DNA: Spatial and temporal features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited-state dynamics of dGMP measured by steady-state and femtosecond fluorescence spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bányász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3256-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909410b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498074v1</w:t>
+                <w:t xml:space="preserve">hal-00472739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state dynamics of dGMP measured by steady-state and femtosecond fluorescence spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.A. Miannay</w:t>
+                <w:t xml:space="preserve">Absorption of UV radiation by DNA: Spatial and temporal features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp909410b⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472739v1</w:t>
+                <w:t xml:space="preserve">hal-00498074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVA-induced cyclobutane pyrimidine dimers in DNA: a direct photochemical mechanism?</w:t>
               </w:r>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited States and Energy Transfer in G-Quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast excited state deactivation and energy transfer in guanine-cytosine DNA double helices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution and grayscale 3D microprinting of silicon-based structures using dual one and two-photon hybrid photoresist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st annual meeting of the GDR SoPhy (Soft Physics for Hard Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8355,51 +8355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear 3D microprinting: frompolymers to ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3dFAB Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Threshold Nonlinear Polymerization for High-Resolution 3D Printing Using CW Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photofuntional Materials Using Spin Degrees of Freedom: Interplay among synthesis, measurement and theory; International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8493,51 +8493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Threshold Nonlinear Polymerization for High-Resolution 3D Printing Using CW Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano- and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8806,511 +8806,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond fluorescence spectroscopic studies of nucleic acid excited state dynamics</w:t>
+                <w:t xml:space="preserve">Using femtosecond fluorescence spectroscopy to study DNA photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire et de la Société française de biophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fluorescent Biomolecules (FB3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868970v1</w:t>
+                <w:t xml:space="preserve">hal-00868963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using femtosecond fluorescence spectroscopy to study DNA photophysics</w:t>
+                <w:t xml:space="preserve">Femtosecond fluorescence spectroscopic studies of nucleic acid excited state dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluorescent Biomolecules (FB3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire et de la Société française de biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868963v1</w:t>
+                <w:t xml:space="preserve">hal-00868970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states and reactivity of DNA double helices in the UVA spectral domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond fluorescence studies of DNA/RNA constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Improta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Chemistry CM0603-MELUSYN Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/261/1/012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658883v1</w:t>
+                <w:t xml:space="preserve">hal-00579838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond fluorescence studies of DNA/RNA constituents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited states and reactivity of DNA double helices in the UVA spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vayá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Changenet-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Chemistry CM0603-MELUSYN Joint Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bejing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/261/1/012009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00579838v1</w:t>
+                <w:t xml:space="preserve">hal-00658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronically excited states in DNA studied by fluorescence spectroscopy</w:t>
               </w:r>
@@ -9989,256 +9989,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00238455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast non-radiative deactivation of photoexcited uracils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet coopératifs dans les états excites de double hélice ADN poly(dGdC).poly(dGdC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Sarkar</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie.</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272466v1</w:t>
+                <w:t xml:space="preserve">hal-00272526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet coopératifs dans les états excites de double hélice ADN poly(dGdC).poly(dGdC).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast non-radiative deactivation of photoexcited uracils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Improta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272526v1</w:t>
+                <w:t xml:space="preserve">hal-00272466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond fluorescence study of substituted uracils in various solvents</w:t>
               </w:r>
@@ -10627,90 +10627,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based lanthanide luminescent bioprobes for live cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Nhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martel-Frachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10877,130 +10877,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and characterization of single stranded DNA aptamers against the CD-20 antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oligonucleotides and Peptides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milan, Italy. 15 (25), pp.9694-9702, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4sc00896k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980400v1</w:t>
@@ -11024,64 +11024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle growth probed by time-resolved luminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aninda Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11291,51 +11291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTOACTIVABLE HYBRID ORGANIC-INORGANIC SOL-GEL RESIN FOR 3D PRINTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11587,103 +11587,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11799,51 +11799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DD485F0"/>
+    <w:nsid w:val="E2D9DFE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akos-banyasz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-3019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5910-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00896k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594916v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03383354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Behmand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03667" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02740" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24132347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Ketola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00179G" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia-Maaria Ketola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02588f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Pepino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovai&#353;ait&#279;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01145" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sigtrans.2017.21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01416957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00518" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ketola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rishi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01831" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01360050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz-Losa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00660" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bamogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugherli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202741" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-053XT7QT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KNXFJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2009.11.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9J8ZJKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909410b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reguero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105267q" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901839x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keszei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800764k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077100q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00052.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lazzarotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056181s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZF2GN6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868970v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582421v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272466v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akos-banyasz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-3019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5910-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00896k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594916v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03383354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Behmand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03667" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24132347" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia-Maaria Ketola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02588f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Ketola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00179G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sigtrans.2017.21" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Pepino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovai&#353;ait&#279;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01145" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01416957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01360050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz-Losa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00660" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ketola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rishi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01831" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bamogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugherli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202741" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-053XT7QT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KNXFJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909410b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2009.11.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9J8ZJKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reguero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105267q" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901839x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keszei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800764k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077100q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00052.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lazzarotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056181s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZF2GN6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868963v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579838v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582421v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>