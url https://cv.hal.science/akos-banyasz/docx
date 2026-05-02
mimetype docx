--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -354,161 +354,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+                <w:t xml:space="preserve">hal-05349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
@@ -520,1737 +520,1737 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Frederique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Camille Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5MA00964B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349382v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05280566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible light activation of C–Cl and C–F bonds in persistent organic pollutants using cerium(III) triamidoamine complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Loiseau</w:t>
+                <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Stella Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Latouche</w:t>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Falcon</w:t>
+                <w:t xml:space="preserve">Eachann Assendjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5MA00964B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (34), pp.15510-15517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC03626G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05280566v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible light activation of C–Cl and C–F bonds in persistent organic pollutants using cerium(III) triamidoamine complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Combourieu</w:t>
+                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Christodoulou</w:t>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eachann Assendjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+                <w:t xml:space="preserve">Léo Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC03626G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (48), pp.e02044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344584v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
+                <w:t xml:space="preserve">Amido/alkoxy–aryl–aryl–picolinate push–pull antennas for two-photon sensitization of Eu 3+ luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dina Akl</w:t>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Corne</w:t>
+                <w:t xml:space="preserve">Adam Nhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.3313-3323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5QI00333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185403v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amido/alkoxy–aryl–aryl–picolinate push–pull antennas for two-photon sensitization of Eu 3+ luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Monomer Versus Dimer of Cationic Ir(III) Complexes for Photodynamic Therapy by Two-Photon Activation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agoston Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Nhari</w:t>
+                <w:t xml:space="preserve">Matéo Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5QI00333D⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (5), pp.4272-4284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065624v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomer Versus Dimer of Cationic Ir(III) Complexes for Photodynamic Therapy by Two-Photon Activation: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agoston Barta</w:t>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Lavaud</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Molton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (5), pp.4272-4284. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.5c00393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071288v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient cytosolic delivery of luminescent lanthanide bioprobes in live cells for two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
+                <w:t xml:space="preserve">Thibault Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (25), pp.9694-9702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00896k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735835v1</w:t>
+                <w:t xml:space="preserve">hal-04608545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient cytosolic delivery of luminescent lanthanide bioprobes in live cells for two-photon microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00896k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202300785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608545v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202300785. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (15), pp.2300486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500743v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
+                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Ogor</w:t>
+                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma van Elslande</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Tellal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221 (15), pp.2300486. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715637v1</w:t>
+                <w:t xml:space="preserve">hal-04735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
+                <w:t xml:space="preserve">Tuning the Photophysical Properties of Aza‐BODIPYs in the Near‐Infrared Region by Introducing Electron‐Donating Thiophene Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+                <w:t xml:space="preserve">Thibaut Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Valentin Maffeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TC05362D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (49), pp.e202301357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234653v1</w:t>
+                <w:t xml:space="preserve">hal-04594916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Photophysical Properties of Aza‐BODIPYs in the Near‐Infrared Region by Introducing Electron‐Donating Thiophene Substituents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Baron</w:t>
+                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maffeis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (49), pp.e202301357. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202301357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2TC05362D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594916v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and overcoming proximity effects in multi-spot two-photon direct laser writing</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprotonation dynamics of guanine radical cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Balanikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,77 +2768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing and pyrolysis of optical ZrO$_2$ nNanostructures by two-photon lithography: reduced shrinkage and crystallization mediated by nanoparticles seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Venier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2883,700 +2883,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanine radicals induced in DNA by low-energy photoionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+                <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.733-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03053823v1</w:t>
+                <w:t xml:space="preserve">hal-03041137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanine Radicals Generated in Telomeric G-Quadruplexes by Direct Absorption of Low-Energy UV Photons: Effect of Potassium Ions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25092094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02571985v1</w:t>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guanine radicals induced in DNA by low-energy photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.1511-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+                <w:t xml:space="preserve">cea-03053823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guanine Radicals Generated in Telomeric G-Quadruplexes by Direct Absorption of Low-Energy UV Photons: Effect of Potassium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.733-745. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (9), pp.2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25092094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041137v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02571985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium Ions Enhance Guanine Radical Generation upon Absorption of Low-Energy Photons by G-Quadruplexes and Modify Their Reactivity</w:t>
+                <w:t xml:space="preserve">Correction to “Potassium ions enhance guanine radical generation upon absorption of low-energy photons by g-quadruplexes and modify their reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnaz Behmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Balanikas</w:t>
@@ -3590,127 +3590,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1305-1309. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1305-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469033v1</w:t>
+                <w:t xml:space="preserve">cea-03053797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to “Potassium ions enhance guanine radical generation upon absorption of low-energy photons by g-quadruplexes and modify their reactivity</w:t>
+                <w:t xml:space="preserve">Potassium Ions Enhance Guanine Radical Generation upon Absorption of Low-Energy Photons by G-Quadruplexes and Modify Their Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnaz Behmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Balanikas</w:t>
@@ -3724,103 +3724,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Banyasz</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.1305-1309. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1305-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03053797v1</w:t>
+                <w:t xml:space="preserve">hal-02469033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t>
               </w:r>
@@ -3934,576 +3934,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.4950-4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+                <w:t xml:space="preserve">cea-02160879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Study of Guanine Excited State Relaxation and Photoreactivity in G-quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (21), pp.6873-6877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Populations and Dynamics of Guanine Radicals in DNA strands—Direct versus Indirect Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (13), pp.2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24132347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02160879v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02370029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations and Dynamics of Guanine Radicals in DNA strands—Direct versus Indirect Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (13), pp.2347. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24132347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02370029v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicals generated in alternating guanine-cytosine duplexes by direct absorption of low-energy UV radiation †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenine radicals generated in alternating AT duplexes by direct absorption of low-energy UV radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiia Ketola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4736,51 +4736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Controls the Electronic Absorption and Delocalization of Electron Holes in Guanine Quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,693 +4834,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01934838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysics of Deoxycytidine and 5‑Methyldeoxycytidine in Solution: A Comprehensive Picture by Quantum Mechanical Calculations and Femtosecond Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jovaišaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139 (30), pp.10561 - 10568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.7780−7791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01668999v1</w:t>
+                <w:t xml:space="preserve">cea-01571661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced damage to DNA: effect of cytosine methylation on pyrimidine dimerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sigtrans.2017.21⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (30), pp.10561 - 10568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571652v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01668999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of Deoxycytidine and 5‑Methyldeoxycytidine in Solution: A Comprehensive Picture by Quantum Mechanical Calculations and Femtosecond Fluorescence Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Jovaišaitė</w:t>
+                <w:t xml:space="preserve">UV-induced damage to DNA: effect of cytosine methylation on pyrimidine dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vaya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Improta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139, pp.7780−7791. </w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.17021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b01145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sigtrans.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571661v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Absorption and Emission Spectra of 5‑Methylcytidine in Different Solvents: A Test-Case for Different Solvation Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
+                <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Pepino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Banyasz</w:t>
+                <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garavelli</w:t>
+                <w:t xml:space="preserve">Clément Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.4430−4439. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.4232−4242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01416957v1</w:t>
+                <w:t xml:space="preserve">cea-01334656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the Absorption and Emission Spectra of 5‑Methylcytidine in Different Solvents: A Test-Case for Different Solvation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perron</w:t>
+                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lepori</w:t>
+                <w:t xml:space="preserve">M. Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.4232−4242. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.4430−4439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01334656v1</w:t>
+                <w:t xml:space="preserve">cea-01416957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Oxidative Damage of Naked DNA Generated upon Absorption of UV Radiation by Nucleobases</w:t>
               </w:r>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,295 +5630,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01426181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Pathways Leading to Formation of Adenine Dimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
+                <w:t xml:space="preserve">UV-Induced Adenine Radicals Induced in DNA A-Tracts: Spectral and Dynamical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Munoz-Losa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Esposito</w:t>
+                <w:t xml:space="preserve">T.-M. Ketola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muñoz-Losa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adhikary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.2020−2023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00660⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3949-3953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01360050v1</w:t>
+                <w:t xml:space="preserve">cea-01426170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Induced Adenine Radicals Induced in DNA A-Tracts: Spectral and Dynamical Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Rishi</w:t>
+                <w:t xml:space="preserve">Excited State Pathways Leading to Formation of Adenine Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adhikary</w:t>
+                <w:t xml:space="preserve">A. Munoz-Losa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (19), pp.3949-3953. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.2020−2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426170v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01360050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of terbium (III) as a luminescent probe for the detection of tuberculosis biomarkers</w:t>
               </w:r>
@@ -6038,90 +6038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the Photoreactivity of DNA: A Joint Experimental and Computational Study of TCG Trinucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6331,51 +6331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Excited States Responsible for Dimer Formation upon UV Absorption Directly by Thymine Strands: Joint Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6607,90 +6607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base Pairing Enhances Fluorescence and Favors Cyclobutane Dimer Formation Induced upon Absorption of UVA Radiation by DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133, pp.5163-5165. </w:t>
@@ -7223,274 +7223,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States and Energy Transfer in G-Quadruplexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-Induced Structural Changes of Model DNA Helices Probed by Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gustavsson</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (27), pp.11760-11765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp901839x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11747-11750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp901841s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404384v1</w:t>
+                <w:t xml:space="preserve">hal-00404379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Induced Structural Changes of Model DNA Helices Probed by Optical Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited States and Energy Transfer in G-Quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lazzarotto</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (27), pp.11747-11750. </w:t>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11760-11765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp901841s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp901839x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404379v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of amino substitution on the excited state dynamics of uracil</w:t>
               </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution and grayscale 3D microprinting of silicon-based structures using dual one and two-photon hybrid photoresist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st annual meeting of the GDR SoPhy (Soft Physics for Hard Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8355,51 +8355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear 3D microprinting: frompolymers to ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3dFAB Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Threshold Nonlinear Polymerization for High-Resolution 3D Printing Using CW Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photofuntional Materials Using Spin Degrees of Freedom: Interplay among synthesis, measurement and theory; International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8493,51 +8493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Threshold Nonlinear Polymerization for High-Resolution 3D Printing Using CW Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano- and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8562,51 +8562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the formation of DNA damage by UV radiation: from test tube experiments to human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet‐barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photochemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
@@ -8806,511 +8806,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using femtosecond fluorescence spectroscopy to study DNA photophysics</w:t>
+                <w:t xml:space="preserve">Femtosecond fluorescence spectroscopic studies of nucleic acid excited state dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluorescent Biomolecules (FB3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire et de la Société française de biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868963v1</w:t>
+                <w:t xml:space="preserve">hal-00868970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond fluorescence spectroscopic studies of nucleic acid excited state dynamics</w:t>
+                <w:t xml:space="preserve">Using femtosecond fluorescence spectroscopy to study DNA photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire et de la Société française de biophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fluorescent Biomolecules (FB3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868970v1</w:t>
+                <w:t xml:space="preserve">hal-00868963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond fluorescence studies of DNA/RNA constituents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited states and reactivity of DNA double helices in the UVA spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vayá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Changenet-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Chemistry CM0603-MELUSYN Joint Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bejing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579838v1</w:t>
+                <w:t xml:space="preserve">hal-00658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states and reactivity of DNA double helices in the UVA spectral domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond fluorescence studies of DNA/RNA constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Improta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Chemistry CM0603-MELUSYN Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/261/1/012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658883v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronically excited states in DNA studied by fluorescence spectroscopy</w:t>
               </w:r>
@@ -10362,51 +10362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined femtosecond fluorescence and TD-DFT study of uracyl derivatives in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Onidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,90 +10627,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based lanthanide luminescent bioprobes for live cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Nhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martel-Frachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10877,130 +10877,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and characterization of single stranded DNA aptamers against the CD-20 antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Hyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oligonucleotides and Peptides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milan, Italy. 15 (25), pp.9694-9702, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4sc00896k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980400v1</w:t>
@@ -11024,64 +11024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle growth probed by time-resolved luminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aninda Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11291,51 +11291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTOACTIVABLE HYBRID ORGANIC-INORGANIC SOL-GEL RESIN FOR 3D PRINTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11587,103 +11587,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11799,51 +11799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2D9DFE7"/>
+    <w:nsid w:val="09C34CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akos-banyasz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-3019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5910-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00896k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594916v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03383354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Behmand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03667" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24132347" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia-Maaria Ketola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02588f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Ketola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00179G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sigtrans.2017.21" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Pepino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovai&#353;ait&#279;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01145" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01416957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01360050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz-Losa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00660" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ketola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rishi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01831" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bamogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugherli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202741" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-053XT7QT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KNXFJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909410b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2009.11.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9J8ZJKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reguero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105267q" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901839x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keszei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800764k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077100q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00052.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lazzarotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056181s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZF2GN6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868963v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579838v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582421v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akos-banyasz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-3019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5910-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00896k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594916v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301357" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03383354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Behmand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03667" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02740" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24132347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia-Maaria Ketola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02588f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Ketola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00179G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Pepino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovai&#353;ait&#279;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01145" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sigtrans.2017.21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01416957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00518" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ketola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rishi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01831" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01360050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz-Losa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00660" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bamogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugherli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202741" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-053XT7QT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KNXFJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909410b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2009.11.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9J8ZJKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reguero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105267q" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901839x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keszei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800764k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077100q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00052.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lazzarotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056181s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZF2GN6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868970v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582421v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>