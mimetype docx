--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349382v1</w:t>
+                <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
+                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346782v1</w:t>
+                <w:t xml:space="preserve">hal-05349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
               </w:r>
@@ -1337,51 +1337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1962,295 +1962,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Photophysical Properties of Aza‐BODIPYs in the Near‐Infrared Region by Introducing Electron‐Donating Thiophene Substituents</w:t>
+                <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Baron</w:t>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maffeis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TC05362D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594916v2</w:t>
+                <w:t xml:space="preserve">hal-04234653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Photophysical Properties of Aza‐BODIPYs in the Near‐Infrared Region by Introducing Electron‐Donating Thiophene Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Thibaut Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Valentin Maffeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (49), pp.e202301357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TC05362D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234653v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and overcoming proximity effects in multi-spot two-photon direct laser writing</w:t>
               </w:r>
@@ -2883,676 +2883,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Desponds</w:t>
+                <w:t xml:space="preserve">Guanine radicals induced in DNA by low-energy photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.1511-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041137v1</w:t>
+                <w:t xml:space="preserve">cea-03053823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guanine Radicals Generated in Telomeric G-Quadruplexes by Direct Absorption of Low-Energy UV Photons: Effect of Potassium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (9), pp.2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25092094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02571985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanine radicals induced in DNA by low-energy photoionization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00245⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03053823v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanine Radicals Generated in Telomeric G-Quadruplexes by Direct Absorption of Low-Energy UV Photons: Effect of Potassium Ions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (9), pp.2094. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.733-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25092094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02571985v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Potassium ions enhance guanine radical generation upon absorption of low-energy photons by g-quadruplexes and modify their reactivity</w:t>
               </w:r>
@@ -3934,295 +3934,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Study of Guanine Excited State Relaxation and Photoreactivity in G-quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.6873-6877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02160879v2</w:t>
+                <w:t xml:space="preserve">hal-02362223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of Guanine Excited State Relaxation and Photoreactivity in G-quadruplexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (21), pp.6873-6877. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.4950-4957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362223v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations and Dynamics of Guanine Radicals in DNA strands—Direct versus Indirect Generation</w:t>
               </w:r>
@@ -4453,291 +4453,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals generated in alternating guanine-cytosine duplexes by direct absorption of low-energy UV radiation †</w:t>
+                <w:t xml:space="preserve">Adenine radicals generated in alternating AT duplexes by direct absorption of low-energy UV radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiia Ketola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp02588f⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.181 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FD00179G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02328415v1</w:t>
+                <w:t xml:space="preserve">cea-01894473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine radicals generated in alternating AT duplexes by direct absorption of low-energy UV radiation</w:t>
+                <w:t xml:space="preserve">Radicals generated in alternating guanine-cytosine duplexes by direct absorption of low-energy UV radiation †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Improta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiia Ketola</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 207, pp.181 - 197. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.21381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7FD00179G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cp02588f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01894473v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Controls the Electronic Absorption and Delocalization of Electron Holes in Guanine Quadruplexes</w:t>
               </w:r>
@@ -4834,494 +4834,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01934838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of Deoxycytidine and 5‑Methyldeoxycytidine in Solution: A Comprehensive Picture by Quantum Mechanical Calculations and Femtosecond Fluorescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Vaya</w:t>
+                <w:t xml:space="preserve">Marion Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139, pp.7780−7791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b01145⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139 (30), pp.10561 - 10568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01571661v1</w:t>
+                <w:t xml:space="preserve">cea-01668999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-induced damage to DNA: effect of cytosine methylation on pyrimidine dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Improta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.17021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sigtrans.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01668999v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced damage to DNA: effect of cytosine methylation on pyrimidine dimerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Photophysics of Deoxycytidine and 5‑Methyldeoxycytidine in Solution: A Comprehensive Picture by Quantum Mechanical Calculations and Femtosecond Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jovaišaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Esposito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Vaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.17021. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.7780−7791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sigtrans.2017.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571652v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5372,77 +5372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Absorption and Emission Spectra of 5‑Methylcytidine in Different Solvents: A Test-Case for Different Solvation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Segarra-Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,77 +5796,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiia-Maaria Ketola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz-Losa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.2020−2023. </w:t>
@@ -6038,90 +6038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the Photoreactivity of DNA: A Joint Experimental and Computational Study of TCG Trinucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6331,51 +6331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Excited States Responsible for Dimer Formation upon UV Absorption Directly by Thymine Strands: Joint Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6607,90 +6607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base Pairing Enhances Fluorescence and Favors Cyclobutane Dimer Formation Induced upon Absorption of UVA Radiation by DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133, pp.5163-5165. </w:t>
@@ -6722,260 +6722,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state dynamics of dGMP measured by steady-state and femtosecond fluorescence spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.A. Miannay</w:t>
+                <w:t xml:space="preserve">Absorption of UV radiation by DNA: Spatial and temporal features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp909410b⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472739v1</w:t>
+                <w:t xml:space="preserve">hal-00498074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of UV radiation by DNA: Spatial and temporal features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited-state dynamics of dGMP measured by steady-state and femtosecond fluorescence spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bányász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3256-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909410b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498074v1</w:t>
+                <w:t xml:space="preserve">hal-00472739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVA-induced cyclobutane pyrimidine dimers in DNA: a direct photochemical mechanism?</w:t>
               </w:r>
@@ -7223,274 +7223,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Induced Structural Changes of Model DNA Helices Probed by Optical Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited States and Energy Transfer in G-Quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lazzarotto</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (27), pp.11747-11750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp901841s⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11760-11765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp901839x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404379v1</w:t>
+                <w:t xml:space="preserve">hal-00404384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States and Energy Transfer in G-Quadruplexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-Induced Structural Changes of Model DNA Helices Probed by Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gustavsson</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (27), pp.11760-11765. </w:t>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11747-11750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp901839x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp901841s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404384v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of amino substitution on the excited state dynamics of uracil</w:t>
               </w:r>
@@ -7736,51 +7736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast excited state deactivation and energy transfer in guanine-cytosine DNA double helices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,51 +8562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the formation of DNA damage by UV radiation: from test tube experiments to human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet‐barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photochemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8959,51 +8959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9995,51 +9995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet coopératifs dans les états excites de double hélice ADN poly(dGdC).poly(dGdC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,51 +10362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined femtosecond fluorescence and TD-DFT study of uracyl derivatives in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Onidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11024,51 +11024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle growth probed by time-resolved luminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aninda Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11799,51 +11799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09C34CE5"/>
+    <w:nsid w:val="38F62CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akos-banyasz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-3019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5910-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00896k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594916v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301357" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03383354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Behmand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03667" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02740" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24132347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia-Maaria Ketola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02588f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Ketola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00179G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Pepino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovai&#353;ait&#279;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01145" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sigtrans.2017.21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01416957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00518" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ketola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rishi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01831" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01360050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz-Losa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00660" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bamogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugherli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202741" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-053XT7QT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KNXFJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909410b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2009.11.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9J8ZJKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reguero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105267q" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901839x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keszei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800764k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077100q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00052.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lazzarotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056181s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZF2GN6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868970v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582421v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akos-banyasz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-3019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5910-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00333D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00896k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594916v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03383354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Behmand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03667" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02740" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24132347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Ketola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00179G" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia-Maaria Ketola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02588f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sigtrans.2017.21" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Pepino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovai&#353;ait&#279;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01145" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01416957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00518" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ketola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rishi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01831" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01360050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz-Losa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00660" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bamogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugherli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202741" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-053XT7QT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8KNXFJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2009.11.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9J8ZJKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909410b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reguero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105267q" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901839x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keszei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800764k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077100q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00052.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lazzarotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056181s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZF2GN6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868970v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582421v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Raffael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>