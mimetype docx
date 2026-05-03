--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -299,213 +299,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROFIL DES ENSEIGNANTS DE MATHÉMATIQUES DANS QUELQUES CEG PRIVÉS DE LOMÉ (TOGO) : UN PRÉDICTEUR DE RÉUSSITE DES PRATIQUES ENSEIGNANTES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MISE EN ŒUVRE DES ALTERNATIVES AUX MÉTHODES VIOLENTES EN ÉDUCATION : CAS DES ENSEIGNANTS FORMÉS À L’ÉCOLE NORMALE SUPÉRIEURE (ENS) AU TOGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gado Djoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akofena - Revue scientifique des Sciences du Langage, Lettres, Langues &amp; Communication, </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hybrides. Revue des Arts, Lettres et Sciences de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.274-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216035v1</w:t>
+                <w:t xml:space="preserve">hal-04368142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISE EN ŒUVRE DES ALTERNATIVES AUX MÉTHODES VIOLENTES EN ÉDUCATION : CAS DES ENSEIGNANTS FORMÉS À L’ÉCOLE NORMALE SUPÉRIEURE (ENS) AU TOGO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gado Djoua</w:t>
+                <w:t xml:space="preserve">PROFIL DES ENSEIGNANTS DE MATHÉMATIQUES DANS QUELQUES CEG PRIVÉS DE LOMÉ (TOGO) : UN PRÉDICTEUR DE RÉUSSITE DES PRATIQUES ENSEIGNANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrides. Revue des Arts, Lettres et Sciences de l’Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Akofena - Revue scientifique des Sciences du Langage, Lettres, Langues &amp; Communication, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (9), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48734/10.48734/009v2.012.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368142v1</w:t>
+                <w:t xml:space="preserve">hal-04216035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPRESENTATION DE L’ECHEC EN MATHEMATIQUES DES ELEVES DE 3ème : CAS DU CEG ADAKPAME ET DU CPL TROPHEE DES ELITES DE LOME (TOGO)</w:t>
               </w:r>
@@ -599,165 +599,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aider les jeunes togolais à s’adapter au changement climatique ? Exemple d’une démarche d’éducation au futur</w:t>
+                <w:t xml:space="preserve">Exemple d'une démarche d'éducation au futur: les jeunes togolais et le changement climatique sur le littoral. Comment s'adapter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs vus d’Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Futuribles International, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Programme TIRIS - Plateformes d’Expérimentation Pédagogiques et Stratégiques (PEPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté d'universités et établissements de Toulouse, Feb 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470319v1</w:t>
+                <w:t xml:space="preserve">hal-05509902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'une démarche d'éducation au futur: les jeunes togolais et le changement climatique sur le littoral. Comment s'adapter?</w:t>
+                <w:t xml:space="preserve">Comment aider les jeunes togolais à s’adapter au changement climatique ? Exemple d’une démarche d’éducation au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme TIRIS - Plateformes d’Expérimentation Pédagogiques et Stratégiques (PEPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté d'universités et établissements de Toulouse, Feb 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Futurs vus d’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Futuribles International, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509902v1</w:t>
+                <w:t xml:space="preserve">hal-05470319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futurs et changement climatique avec des élèves de primaire du sud Togo</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akou&#233;t&#233; Serge Yemey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Lodonou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48734/10.48734/009v2.012.2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gado Djoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akou&#233;t&#233; Serge Yemey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Lodonou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gado Djoua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48734/10.48734/009v2.012.2023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>