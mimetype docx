--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2446,282 +2446,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knot shape assessment on various species through X-ray CT scanning</w:t>
+                <w:t xml:space="preserve">Knot Detection in X-Ray CT Images of Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Forest Research Organisation (IUFRO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVC - 8th International Symposium on Visual Computing - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rethymnon, Greece. pp.209-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33191-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768816v1</w:t>
+                <w:t xml:space="preserve">hal-00780731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knot Detection in X-Ray CT Images of Wood</w:t>
+                <w:t xml:space="preserve">Knot shape assessment on various species through X-ray CT scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC - 8th International Symposium on Visual Computing - 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Union of Forest Research Organisation (IUFRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780731v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3075,51 +3075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E154AF70"/>
+    <w:nsid w:val="D3B79EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184739225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPQ36D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6164LCP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01262056v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Linh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46418-3_52" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_33" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-340QN8RK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33191-6_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184739225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPQ36D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6164LCP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01262056v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Linh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46418-3_52" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_33" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-340QN8RK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33191-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>