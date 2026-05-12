--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1530,51 +1530,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
+                <w:t xml:space="preserve">Centerline Detection on Partial Mesh Scans by Confidence Vote in Accumulation Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
@@ -1592,97 +1592,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016 - Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2016 - IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancùn, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359558v1</w:t>
+                <w:t xml:space="preserve">hal-01435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centerline Detection on Partial Mesh Scans by Confidence Vote in Accumulation Map</w:t>
+                <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
@@ -1700,82 +1709,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2016 - IAPR International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2016 - Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01435271v1</w:t>
+                <w:t xml:space="preserve">hal-01359558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Knot Segmentation by Knot Pith Tracking in 3D Tangential Images</w:t>
               </w:r>
@@ -3075,51 +3075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3B79EBA"/>
+    <w:nsid w:val="03188682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184739225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPQ36D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6164LCP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01262056v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Linh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46418-3_52" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_33" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-340QN8RK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33191-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184739225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPQ36D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6164LCP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01262056v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Linh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46418-3_52" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_33" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-340QN8RK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33191-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>