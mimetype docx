--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1806,772 +1806,772 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Placement Optimization of LoRaWAN Gateways Using K-Means Clustering</w:t>
+                <w:t xml:space="preserve">Sweet Deception: Detecting Honey Adulteration Using Generative AI and Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maher Jabberi</w:t>
+                <w:t xml:space="preserve">Safa Khaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547528v1</w:t>
+                <w:t xml:space="preserve">hal-05547520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Federated Learning in IoT: Advancing Scalability, Privacy, and Real-Time Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwa Said</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Real-Time Localization for Distributed Iot Sensing: Novel CNN-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.265-270, </w:t>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.01-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547545v1</w:t>
+                <w:t xml:space="preserve">hal-05547530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Real-Time Localization for Distributed Iot Sensing: Novel CNN-Based Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Jabberi</w:t>
+                <w:t xml:space="preserve">A Modular Federated Learning Framework for Privacy-Aware Food Adulteration Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Khaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Alimi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.01-10, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547530v1</w:t>
+                <w:t xml:space="preserve">hal-05547516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Federated Learning Framework for Privacy-Aware Food Adulteration Detection</w:t>
+                <w:t xml:space="preserve">Optimal LoRaWAN Gateway Placement for Efficient Large-Scale IoT Deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Khaloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Ben Othman</w:t>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315274⟩</w:t>
+              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1210-1215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547516v1</w:t>
+                <w:t xml:space="preserve">hal-05547548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet Deception: Detecting Honey Adulteration Using Generative AI and Hyperspectral Imaging</w:t>
+                <w:t xml:space="preserve">Efficient Placement Optimization of LoRaWAN Gateways Using K-Means Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Khaloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Ben Othman</w:t>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547520v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal LoRaWAN Gateway Placement for Efficient Large-Scale IoT Deployments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Evaluating Federated Learning in IoT: Advancing Scalability, Privacy, and Real-Time Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1210-1215, </w:t>
+              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.265-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547548v1</w:t>
+                <w:t xml:space="preserve">hal-05547545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm-Optimized BiLSTM-Attention Model for Adaptive Irrigation Scheduling in Precision Agriculture</w:t>
               </w:r>
@@ -2908,64 +2908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning Models for Real-Time IoT: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,64 +3155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of LoRaWAN Propagation Models for Real-Time IoT Deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,308 +4331,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Design of LR-WPAN IoT Systems with Software-Defined Networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Autonomous and Dynamic Coordination and Discovery Service for Wide-Area Peer-to-peer Publish/Subscribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoungho An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shweta Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing in Sensor Systems (DCOSS), 2016 International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Washington, DC, USA, United States</w:t>
+              <w:t xml:space="preserve">11th ACM International Conference on Distributed and Event-based Systems DEBS 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633328v1</w:t>
+                <w:t xml:space="preserve">hal-01635793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Centric Publish/Subscribe Routing Middleware for Realizing Proactive Overlay Software-Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEBS '16 10th ACM International Conference on Distributed and Event-based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ivrine, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2933267.2933314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomous and Dynamic Coordination and Discovery Service for Wide-Area Peer-to-peer Publish/Subscribe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the Design of LR-WPAN IoT Systems with Software-Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM International Conference on Distributed and Event-based Systems DEBS 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Distributed Computing in Sensor Systems (DCOSS), 2016 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington, DC, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635793v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber Foraging and Offloading Framework for Internet of Things</w:t>
               </w:r>
@@ -5144,191 +5144,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
+                <w:t xml:space="preserve">Etude des applications de Simulation Distribuée Interactive et l'algorithme Dead Reckoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
+              <w:t xml:space="preserve">CONF EDSYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595064v1</w:t>
+                <w:t xml:space="preserve">hal-00608012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des applications de Simulation Distribuée Interactive et l'algorithme Dead Reckoning</w:t>
+                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONF EDSYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toulouse, France. pp.103</w:t>
+              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608012v1</w:t>
+                <w:t xml:space="preserve">hal-00595064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Stochastic Petri Net Model for End-to-End Network QoS Provisioning in Middleware-based Multimedia and Real-Time Systems</w:t>
               </w:r>
@@ -5403,51 +5403,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
+                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
@@ -5456,180 +5456,215 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9p</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510857v1</w:t>
+                <w:t xml:space="preserve">hal-00510858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
+                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jun 2010, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510858v1</w:t>
+                <w:t xml:space="preserve">hal-00472551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5648,206 +5683,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Fairfax, VA, United States. p.33 - 42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2010.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
+                <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472551v2</w:t>
+                <w:t xml:space="preserve">hal-00510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
               </w:r>
@@ -6682,51 +6682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A136DB07"/>
+    <w:nsid w:val="4A4210E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6913,51 +6913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akram-hakiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7151-5499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166885010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5811-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jabberi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.06.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.07.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kaffel Ben Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khaloui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Othman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN67312.2025.11304017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551338" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli-Nauwynck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912590" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551346" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokhale Aniruddha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC58943.2023.00041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Barve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Formicola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147220" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungho An" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Khare" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.88" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akram-hakiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7151-5499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166885010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5811-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jabberi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.06.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.07.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khaloui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Othman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kaffel Ben Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN67312.2025.11304017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551338" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli-Nauwynck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912590" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551346" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokhale Aniruddha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC58943.2023.00041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Barve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Formicola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147220" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungho An" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Khare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.88" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>