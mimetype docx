--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">166885010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hWFrDC4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/H-5811-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,914 +242,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Gen IoT localization: When quantum-SSA-Markov hybridization meets energy efficiency for robust, accurate, and sustainable positioning in smart environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 274, pp.111826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint energy efficiency and network optimization for integrated blockchain-SDN-based internet of things networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163, pp.107519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2024.107519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Survey on Digital Twin for Future Networks and Emerging IoT Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Special Issue on Digital Twin for Future Networks and Emerging IoT Applications (DT4IoT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110350⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2024.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547474v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Digital Twin for Future Networks and Emerging IoT Applications (DT4IoT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Survey on Digital Twin for Future Networks and Emerging IoT Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nédra Mellouli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2024.06.056⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.110350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547495v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware task scheduling and offloading using deep reinforcement learning in SDN-enabled IoT network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-Aware Task Offloading in Join SDN-Blockchain 5G massive IoT Edge Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Sellami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 210, pp.108957. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.363-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2022.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648574v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-Aware Task Offloading in Join SDN-Blockchain 5G massive IoT Edge Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-aware task scheduling and offloading using deep reinforcement learning in SDN-enabled IoT network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Sellami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2022.07.024⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.108957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547480v1</w:t>
+                <w:t xml:space="preserve">hal-03648574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software defined networking and virtualization for broadband satellite networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53 (3), pp.54-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547507v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish/subscribe-enabled software defined networking for efficient and scalable IoT communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (9), pp.48 - 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1156,639 +1168,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Software defined networking and virtualization for broadband satellite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2015.7060482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107652v2</w:t>
+                <w:t xml:space="preserve">hal-05547507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting SIP-based End-to-End Data Distribution Service QoS in WANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gokhalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Schmidtc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.100-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jss.2014.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de solutions opérationnelles d'applications DDS sur réseaux distants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting End-to-end Scalability and Real-time Event Dissemination in the OMG Data Distribution Service over Wide Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gokhalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Schmidtc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (10), pp.2574-2593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1798,4296 +1819,4296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet Deception: Detecting Honey Adulteration Using Generative AI and Hyperspectral Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal LoRaWAN Gateway Placement for Efficient Large-Scale IoT Deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Ben Othman</w:t>
+                <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1210-1215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547520v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Real-Time Localization for Distributed Iot Sensing: Novel CNN-Based Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sweet Deception: Detecting Honey Adulteration Using Generative AI and Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Khaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Alimi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00036⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547530v1</w:t>
+                <w:t xml:space="preserve">hal-05547520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Federated Learning Framework for Privacy-Aware Food Adulteration Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-Efficient Real-Time Localization for Distributed Iot Sensing: Novel CNN-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315274⟩</w:t>
+              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.01-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547516v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal LoRaWAN Gateway Placement for Efficient Large-Scale IoT Deployments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Modular Federated Learning Framework for Privacy-Aware Food Adulteration Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Khaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05547548v1</w:t>
+                <w:t xml:space="preserve">hal-05547516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Placement Optimization of LoRaWAN Gateways Using K-Means Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Evaluating Federated Learning in IoT: Advancing Scalability, Privacy, and Real-Time Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Houidi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00031⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.265-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547528v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Federated Learning in IoT: Advancing Scalability, Privacy, and Real-Time Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Efficient Placement Optimization of LoRaWAN Gateways Using K-Means Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.265-270, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05547545v1</w:t>
+                <w:t xml:space="preserve">hal-05547528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm-Optimized BiLSTM-Attention Model for Adaptive Irrigation Scheduling in Precision Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jabberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Sellami</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ACS 22nd International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Doha, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA66935.2025.11315443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Quantum-CNN Framework for Secure, Robust, and Efficient IoT Localization under Adversarial Signal Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 14th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN67312.2025.11304017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Real-Time Localization and Positioning Algorithms for WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Sellami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tunis, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning Models for Real-Time IoT: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli-Nauwynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tunis, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Energy-Efficient Localization Hybrid Models for Distributed IoT Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jabberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Sellami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of LoRaWAN Propagation Models for Real-Time IoT Deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli-Nauwynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Kaffel Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tunis, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-5G: A Cross-Atlantic Digital Twin Testbed for Next Generation 5G IoT Networks and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokhale Aniruddha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 26th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nashville, France. pp.230-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISORC58943.2023.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques for Realizing Secure, Resilient and Differentiated 5G Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh Barve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Formicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Shekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 14th IFIP Wireless and Mobile Networking Conference (WMNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sousse, France. pp.113-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/WMNC56391.2022.9954310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-Efficient Task Scheduling in SDN-based IoT Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Sellami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Symposium on Network Computing and Applications (NCA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cambridge, United Kingdom. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blockchain Architecture for SDN-enabled Tamper-Resistant IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SDN-based IoT Architecture Framework for Efficient Energy Management in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and Adaptive Software Defined Network Management for Cloud-hosted Group Communication Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Shekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE/ACM International Conference on Utility and Cloud Computing UCC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Austin, United States. pp.111-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3147213.3147220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Wireless Fog Networks using Software-Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. 8p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofware-defined Adaptive Resource Management for Cloud-hosted Group Communication Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEBS '17 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3093742.3095087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Software-Defined Networking for Wireless Mesh Networks in Smart Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Cyber Foraging and Offloading Framework for Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Network Computing and Applications (NCA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2016 IEEE 40th Annual Computer Software and Applications Conference (COMPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Atlanta, GA, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2016.88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633331v1</w:t>
+                <w:t xml:space="preserve">hal-01633332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomous and Dynamic Coordination and Discovery Service for Wide-Area Peer-to-peer Publish/Subscribe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enabling Software-Defined Networking for Wireless Mesh Networks in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prithviraj Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Barve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM International Conference on Distributed and Event-based Systems DEBS 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Network Computing and Applications (NCA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635793v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Centric Publish/Subscribe Routing Middleware for Realizing Proactive Overlay Software-Defined Networking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rethinking the Design of LR-WPAN IoT Systems with Software-Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS '16 10th ACM International Conference on Distributed and Event-based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distributed Computing in Sensor Systems (DCOSS), 2016 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington, DC, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633326v1</w:t>
+                <w:t xml:space="preserve">hal-01633328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Design of LR-WPAN IoT Systems with Software-Defined Networking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data-Centric Publish/Subscribe Routing Middleware for Realizing Proactive Overlay Software-Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing in Sensor Systems (DCOSS), 2016 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEBS '16 10th ACM International Conference on Distributed and Event-based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ivrine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633328v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Foraging and Offloading Framework for Internet of Things</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Autonomous and Dynamic Coordination and Discovery Service for Wide-Area Peer-to-peer Publish/Subscribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoungho An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shweta Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 IEEE 40th Annual Computer Software and Applications Conference (COMPSAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th ACM International Conference on Distributed and Event-based Systems DEBS 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633332v1</w:t>
+                <w:t xml:space="preserve">hal-01635793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping Software Defined Network for Flexible and Dynamic Control Plane Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Softwarization (NetSoft), 2015 1st IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.77 - 84, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2014.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Model for the Specification and Analysis of HLA-based Distributed Multimedia Interactive Simulation using Hierarchical Time Stream Petri Nets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conferences on Advances in Multimedia, MMEDIA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Budapest, Portugal. p.23-29</w:t>
+              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594902v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des applications de Simulation Distribuée Interactive et l'algorithme Dead Reckoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Formal Model for the Specification and Analysis of HLA-based Distributed Multimedia Interactive Simulation using Hierarchical Time Stream Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONF EDSYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toulouse, France. pp.103</w:t>
+              <w:t xml:space="preserve">The Third International Conferences on Advances in Multimedia, MMEDIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Budapest, Portugal. p.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608012v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude des applications de Simulation Distribuée Interactive et l'algorithme Dead Reckoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
+              <w:t xml:space="preserve">CONF EDSYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595064v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Stochastic Petri Net Model for End-to-End Network QoS Provisioning in Middleware-based Multimedia and Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annual Simulation Symposium (ANSS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Boston, United States. p.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jun 2010, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510858v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
+              <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fairfax, VA, United States. p.33 - 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2010.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472551v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537501v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FET 2009 - Fieldbuses and nEtworks in Industrial &amp; Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6097,111 +6118,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging SDN for The 5G Networks: Trends, Prospects and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Mobile Networks (SDMN): Beyond LTE Network Architecture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-80, 2015, Mobile &amp; Wireless Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6211,143 +6232,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6357,147 +6378,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Driven Networking in Dynamic Environments. Etat de l'art : SDN, virtualisation réseau et DDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6507,114 +6528,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de communication à QoS garantie pour la simulation distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Paul Sabatier - Toulouse III, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00719563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6682,51 +6703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A4210E6"/>
+    <w:nsid w:val="FBC7DC29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6913,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akram-hakiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7151-5499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166885010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5811-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jabberi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.06.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.07.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khaloui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Othman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kaffel Ben Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN67312.2025.11304017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551338" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli-Nauwynck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912590" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551346" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokhale Aniruddha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC58943.2023.00041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Barve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Formicola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147220" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungho An" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Khare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.88" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akram-hakiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7151-5499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166885010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hWFrDC4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5811-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jabberi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107519" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.06.056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.07.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kaffel Ben Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khaloui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315419" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA66935.2025.11315443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN67312.2025.11304017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli-Nauwynck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Alimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912590" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokhale Aniruddha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC58943.2023.00041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Barve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Formicola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954310" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.88" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778610" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933314" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungho An" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Khare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>