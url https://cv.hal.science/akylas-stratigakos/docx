--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -2830,51 +2830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CDA6783"/>
+    <w:nsid w:val="BC27E6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>