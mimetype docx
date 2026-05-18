--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -1092,386 +1092,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t>
+                <w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akylas Stratigakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527644v3</w:t>
+                <w:t xml:space="preserve">hal-03718662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akylas Stratigakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Giebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718662v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akylas Stratigakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620444v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Energy Forecasting Resilient to Missing Features: a Robust Optimization Approach</w:t>
               </w:r>
@@ -1559,96 +1559,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust fix-and-optimize matheuristic for timetabling problems with uncertain renewable energy production</w:t>
+                <w:t xml:space="preserve">A Value-Oriented Price Forecasting Approach to Optimize Trading of Renewable Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akylas Stratigakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2021, Orlando, United States</w:t>
+              <w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449920v1</w:t>
+                <w:t xml:space="preserve">hal-03208575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term trading of wind energy production using data-driven prescriptive optimization</w:t>
               </w:r>
@@ -1736,122 +1762,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Value-Oriented Price Forecasting Approach to Optimize Trading of Renewable Generation</w:t>
+                <w:t xml:space="preserve">A robust fix-and-optimize matheuristic for timetabling problems with uncertain renewable energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akylas Stratigakos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2021, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208575v1</w:t>
+                <w:t xml:space="preserve">hal-03449920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Parginos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC27E6B0"/>
+    <w:nsid w:val="BE1C3F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akylas-stratigakos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9954-5558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.minesparis.psl.eu/Accueil/Presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038380v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3333165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792191v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3272379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krommydas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dikaiakos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papaioannou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108620" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3205589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Bachoumis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Vita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zafiropoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593114v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bergmeir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits de Nijs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Sriramulu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abolghasemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/akylas-stratigakos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9954-5558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.minesparis.psl.eu/Accueil/Presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038380v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3333165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792191v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3272379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krommydas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dikaiakos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papaioannou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108620" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3205589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Bachoumis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Vita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zafiropoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593114v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bergmeir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits de Nijs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Sriramulu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abolghasemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>