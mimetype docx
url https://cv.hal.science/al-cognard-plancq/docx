--- v0 (2026-03-27)
+++ v1 (2026-04-29)
@@ -485,868 +485,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
+                <w:t xml:space="preserve">Irrigation return flows in a mediterranean aquifer inferred from combined chloride and stable isotopes mass balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihan Mohammed</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.92 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506632v1</w:t>
+                <w:t xml:space="preserve">hal-01635330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation return flows in a mediterranean aquifer inferred from combined chloride and stable isotopes mass balances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+                <w:t xml:space="preserve">Gihan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86, pp.92 - 104. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635330v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment.</w:t>
+                <w:t xml:space="preserve">Hydrochemical and Isotope Evidence of Groundwater Contamination of Cultivated Fields of Semi-Arid Environments in Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marc</w:t>
+                <w:t xml:space="preserve">S. Bel Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruy</w:t>
+                <w:t xml:space="preserve">N. Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336709v1</w:t>
+                <w:t xml:space="preserve">hal-01319106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ruy</w:t>
+                <w:t xml:space="preserve">Impact de la gestion des eaux d’irrigation sur la recharge des nappes en basse Provence : exemple de la plaine d’Avignon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Cognard-Plancq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Klotz</w:t>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De l'eau agricole à l'eau environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02294345v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la gestion des eaux d’irrigation sur la recharge des nappes en basse Provence : exemple de la plaine d’Avignon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Nofal</w:t>
+                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Michel</w:t>
+                <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'eau agricole à l'eau environnementale</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337669v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and Isotope Evidence of Groundwater Contamination of Cultivated Fields of Semi-Arid Environments in Tunisia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bel Hadj Salem</w:t>
+                <w:t xml:space="preserve">V. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chkir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.-L. Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (14), pp.2171-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319106v1</w:t>
+                <w:t xml:space="preserve">hal-02294345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and artificial recharge investigation in the Zeroud Basin, Central Tunisia: impact of Sidi Saad Dam storage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bel Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2533,90 +2533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2786,1208 +2786,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring water clay content in highly-clayey soils. Calibration, temperature dependence and field use of &amp;quot;WCR&amp;quot; probes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">D. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Esteves</w:t>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803034v1</w:t>
+                <w:t xml:space="preserve">hal-01336964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of recharge processes in soft clay shales unsable hillslope (French South Alps); Proposition of a 3 reservoirs conceptual model.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803032v1</w:t>
+                <w:t xml:space="preserve">hal-01336990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement hydrologique et hydro-géochimique des versants marneux de Terres Noires. La vallée de l’Ubaye : un territoire unique pour les recherches en géosciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Daniel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H Debieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve"> colloque d’ouverture "Les Cahiers de Seolane N°1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748966v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+                <w:t xml:space="preserve">Monitoring water clay content in highly-clayey soils. Calibration, temperature dependence and field use of &amp;quot;WCR&amp;quot; probes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Glaux</w:t>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744692v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrologique et hydro-géochimique des versants marneux de Terres Noires. La vallée de l’Ubaye : un territoire unique pour les recherches en géosciences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cervi</w:t>
+                <w:t xml:space="preserve">Michel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> colloque d’ouverture "Les Cahiers de Seolane N°1"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338681v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Banton</w:t>
+                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336990v1</w:t>
+                <w:t xml:space="preserve">hal-02744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Nofal</w:t>
+                <w:t xml:space="preserve">Study of recharge processes in soft clay shales unsable hillslope (French South Alps); Proposition of a 3 reservoirs conceptual model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318836v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809492v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
+                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
+              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336964v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts du traçage naturel et artificiel pour l'étude in situ des écoulements dans les matériaux très hétérogènes - le cas des marnes noires de Super-Sauze et Draix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H Debieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of optical, thermal infrared and radar remote sensing for hydrological modelling of agricultural river catchments</w:t>
+                <w:t xml:space="preserve">Soil moisture and hydrological modelling using radar and optical remote sensing : A case study in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
@@ -4418,331 +4418,331 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS XXI General assembly, The Hague, NLD, 6-10 May 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, The Hague, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">2nd ERS Applications Workshop, Londres, GBR, 6-8 décembre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Londres, United Kingdom. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576958v1</w:t>
+                <w:t xml:space="preserve">hal-02575857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture and hydrological modelling using radar and optical remote sensing : A case study in Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation et prise en compte de l'état hydrique des sols en hydrologie : une étude sur des bassins versants bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ERS Applications Workshop, Londres, GBR, 6-8 décembre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Londres, United Kingdom. pp.153-160</w:t>
+              <w:t xml:space="preserve">Colloque interceltique d'hydrologie et de gestion des eaux Bretagne 96, Rennes, 8-11 juillet 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Rennes, France. pp.135-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575857v1</w:t>
+                <w:t xml:space="preserve">hal-02575723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et prise en compte de l'état hydrique des sols en hydrologie : une étude sur des bassins versants bretons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of optical, thermal infrared and radar remote sensing for hydrological modelling of agricultural river catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interceltique d'hydrologie et de gestion des eaux Bretagne 96, Rennes, 8-11 juillet 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Rennes, France. pp.135-148</w:t>
+              <w:t xml:space="preserve">EGS XXI General assembly, The Hague, NLD, 6-10 May 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, The Hague, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575723v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of vegetation and soil variables inferred from radar and optical remote sensing in hydrological modelling</w:t>
               </w:r>
@@ -4843,138 +4843,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection à la modélisation hydrologique : un exemple sur la Bretagne avec les données radar du satellite ERS.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de données satellitaires pour la modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Gif-sur-Yvette, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">Colloque franco-allemand de télédétection, Bonn, DEU, 10-19 janvier 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Bonn, Allemagne. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574685v1</w:t>
+                <w:t xml:space="preserve">hal-02575386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of optical and radar remote sensing for hydrological modelling of agricultural river catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5029,626 +5059,596 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th General assembly of the European Geophysical Society Atmospheric and hydrological processes and models at the soil-vegetation-atmosphere interface, Hamburg, DEU, 3-7 April 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de données satellitaires pour la modélisation hydrologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la télédétection à la modélisation hydrologique : un exemple sur la Bretagne avec les données radar du satellite ERS.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-allemand de télédétection, Bonn, DEU, 10-19 janvier 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Bonn, Allemagne. pp.6</w:t>
+              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Gif-sur-Yvette, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575386v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des échanges à l'interface sol-végétation-atmosphère dans un modèle hydrologique pluie-débit</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'état hydrique des sols à différentes échelles à partir des données du satellite ERS1 sur le BVRE de Naizin et essai de transposition aux bassins versants bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de modélisation de l'atmosphère 94 Météo-France-CNRM, Toulouse, 29 novembre-1er décembre 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Toulouse, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">18èmes journées du GFHN, Rennes, 23-24 novembre 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Rennes, France. pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575385v1</w:t>
+                <w:t xml:space="preserve">hal-02575382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état hydrique des sols à différentes échelles à partir des données du satellite ERS1 sur le BVRE de Naizin et essai de transposition aux bassins versants bretons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l'observation spatiale pour l'estimation de l'état hydrique des sols et la modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Imberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées du GFHN, Rennes, 23-24 novembre 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Rennes, France. pp.106-113</w:t>
+              <w:t xml:space="preserve">10èmes journées hydrologiques ORSTOM, Montpellier, 13-14 septembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Montpellier, France. pp.399-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575382v1</w:t>
+                <w:t xml:space="preserve">hal-02575383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'observation spatiale pour l'estimation de l'état hydrique des sols et la modélisation hydrologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration des échanges à l'interface sol-végétation-atmosphère dans un modèle hydrologique pluie-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Imberti</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées hydrologiques ORSTOM, Montpellier, 13-14 septembre 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Montpellier, France. pp.399-408</w:t>
+              <w:t xml:space="preserve">Atelier de modélisation de l'atmosphère 94 Météo-France-CNRM, Toulouse, 29 novembre-1er décembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Toulouse, France. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575383v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of surface soil moisture from ERS.1/SAR data for hydrological modeling purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Imberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5722,51 +5722,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria: the case of the Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,51 +5774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.444, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International SICMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t>
@@ -5998,77 +5998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du programme SICMED.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,90 +6093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of water infiltration in soft clay-shale unstable hillslopes (South French Alps): proposition of a three reservoirs conceptual model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6218,103 +6218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t>
@@ -6496,51 +6496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.169-182</w:t>
@@ -7056,103 +7056,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria : the case of Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7450,51 +7450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02331-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01989-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Cognard-Plancq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B249261B58B0348075F01F02E21A2C151DE7D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Hadj Salem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00494-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B79GD9VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lecerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Debieche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gevaudan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Imberti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02575848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA112519" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02331-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01989-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Hadj Salem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Cognard-Plancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9273" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B249261B58B0348075F01F02E21A2C151DE7D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00494-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B79GD9VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lecerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Debieche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gevaudan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Imberti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02575848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA112519" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>