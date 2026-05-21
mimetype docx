--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced pumping test using physicochemical tracers to determine surface-water/groundwater interactions in an alluvial island aquifer, river Rhône, France</w:t>
+                <w:t xml:space="preserve">Multi Frequency Isotopes Survey to Improve Transit Time Estimation in a Situation of River-Aquifer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Mayer</w:t>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.1569-1585. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-021-02331-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13192695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549202v1</w:t>
+                <w:t xml:space="preserve">hal-03549215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Frequency Isotopes Survey to Improve Transit Time Estimation in a Situation of River-Aquifer Interaction</w:t>
+                <w:t xml:space="preserve">Enhanced pumping test using physicochemical tracers to determine surface-water/groundwater interactions in an alluvial island aquifer, river Rhône, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.2695. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.1569-1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13192695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-021-02331-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549215v1</w:t>
+                <w:t xml:space="preserve">hal-03549202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of infiltrating irrigation and surface water on a Mediterranean alluvial aquifer in France using stable isotopes and hydrochemistry, in the context of urbanization and climate change</w:t>
               </w:r>
@@ -485,881 +485,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation return flows in a mediterranean aquifer inferred from combined chloride and stable isotopes mass balances</w:t>
+                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Gihan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635330v1</w:t>
+                <w:t xml:space="preserve">hal-01506632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irrigation return flows in a mediterranean aquifer inferred from combined chloride and stable isotopes mass balances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihan Mohammed</w:t>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.92 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506632v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and Isotope Evidence of Groundwater Contamination of Cultivated Fields of Semi-Arid Environments in Tunisia.</w:t>
+                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bel Hadj Salem</w:t>
+                <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chkir</w:t>
+                <w:t xml:space="preserve">V. Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zouari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Valles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.-L. Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (14), pp.2171-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319106v1</w:t>
+                <w:t xml:space="preserve">hal-02294345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la gestion des eaux d’irrigation sur la recharge des nappes en basse Provence : exemple de la plaine d’Avignon.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Michel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'eau agricole à l'eau environnementale</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337669v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical and Isotope Evidence of Groundwater Contamination of Cultivated Fields of Semi-Arid Environments in Tunisia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">S. Bel Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336709v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale rainfall simulation to investigate infiltration processes in a small landslide under dry initial conditions: the Draix hillslope experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Klotz</w:t>
+                <w:t xml:space="preserve">Impact de la gestion des eaux d’irrigation sur la recharge des nappes en basse Provence : exemple de la plaine d’Avignon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De l'eau agricole à l'eau environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02294345v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and artificial recharge investigation in the Zeroud Basin, Central Tunisia: impact of Sidi Saad Dam storage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bel Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,51 +1626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle hydrologique d'une tourbière de montagne : modélisation comparée de couples &amp;quot;averse-crue&amp;quot; sur deux bassins versants du Mont-Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la forêt sur les débits dans des bassins versants montagneux sub-méditerranéens : une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of forest cover on streamflow down sub-Mediterranean mountain watersheds: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la capacité du radar ERS 1 à ouverture synthétique à estimer l'humidité de surface du sol : deux années de résultats sur le bassin versant du Naizin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2533,103 +2533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du programme SICMED.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2786,1221 +2786,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ruy</w:t>
+                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chanzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+                <w:t xml:space="preserve">Michel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
+              <w:t xml:space="preserve">Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336964v1</w:t>
+                <w:t xml:space="preserve">hal-02748966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Banton</w:t>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336990v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrologique et hydro-géochimique des versants marneux de Terres Noires. La vallée de l’Ubaye : un territoire unique pour les recherches en géosciences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of recharge processes in soft clay shales unsable hillslope (French South Alps); Proposition of a 3 reservoirs conceptual model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H Debieche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Garel</w:t>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Cervi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> colloque d’ouverture "Les Cahiers de Seolane N°1"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338681v1</w:t>
+                <w:t xml:space="preserve">hal-00803032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring water clay content in highly-clayey soils. Calibration, temperature dependence and field use of &amp;quot;WCR&amp;quot; probes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">Comportement hydrologique et hydro-géochimique des versants marneux de Terres Noires. La vallée de l’Ubaye : un territoire unique pour les recherches en géosciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H Debieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Esteves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+                <w:t xml:space="preserve">F. Cervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve"> colloque d’ouverture "Les Cahiers de Seolane N°1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803034v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Tison</w:t>
+                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Daniel</w:t>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748966v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
+                <w:t xml:space="preserve">Monitoring water clay content in highly-clayey soils. Calibration, temperature dependence and field use of &amp;quot;WCR&amp;quot; probes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Glaux</w:t>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744692v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of recharge processes in soft clay shales unsable hillslope (French South Alps); Proposition of a 3 reservoirs conceptual model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803032v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recharge des nappes par les eaux d’irrigation en Basse Provence : exemple de la plaine d’Avignon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Michel</w:t>
+                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318836v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
+                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
+              <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809492v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts du traçage naturel et artificiel pour l'étude in situ des écoulements dans les matériaux très hétérogènes - le cas des marnes noires de Super-Sauze et Draix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H Debieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4357,51 +4357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture and hydrological modelling using radar and optical remote sensing : A case study in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,51 +4607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of optical, thermal infrared and radar remote sensing for hydrological modelling of agricultural river catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,182 +4843,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de données satellitaires pour la modélisation hydrologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport de la télédétection à la modélisation hydrologique : un exemple sur la Bretagne avec les données radar du satellite ERS.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-allemand de télédétection, Bonn, DEU, 10-19 janvier 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Bonn, Allemagne. pp.6</w:t>
+              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Gif-sur-Yvette, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575386v1</w:t>
+                <w:t xml:space="preserve">hal-02574685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of optical and radar remote sensing for hydrological modelling of agricultural river catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,596 +5029,626 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th General assembly of the European Geophysical Society Atmospheric and hydrological processes and models at the soil-vegetation-atmosphere interface, Hamburg, DEU, 3-7 April 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection à la modélisation hydrologique : un exemple sur la Bretagne avec les données radar du satellite ERS.1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utilisation de données satellitaires pour la modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Gif-sur-Yvette, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">Colloque franco-allemand de télédétection, Bonn, DEU, 10-19 janvier 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Bonn, Allemagne. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574685v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état hydrique des sols à différentes échelles à partir des données du satellite ERS1 sur le BVRE de Naizin et essai de transposition aux bassins versants bretons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intégration des échanges à l'interface sol-végétation-atmosphère dans un modèle hydrologique pluie-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées du GFHN, Rennes, 23-24 novembre 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Rennes, France. pp.106-113</w:t>
+              <w:t xml:space="preserve">Atelier de modélisation de l'atmosphère 94 Météo-France-CNRM, Toulouse, 29 novembre-1er décembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Toulouse, France. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575382v1</w:t>
+                <w:t xml:space="preserve">hal-02575385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'observation spatiale pour l'estimation de l'état hydrique des sols et la modélisation hydrologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l'état hydrique des sols à différentes échelles à partir des données du satellite ERS1 sur le BVRE de Naizin et essai de transposition aux bassins versants bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Imberti</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées hydrologiques ORSTOM, Montpellier, 13-14 septembre 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Montpellier, France. pp.399-408</w:t>
+              <w:t xml:space="preserve">18èmes journées du GFHN, Rennes, 23-24 novembre 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Rennes, France. pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575383v1</w:t>
+                <w:t xml:space="preserve">hal-02575382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des échanges à l'interface sol-végétation-atmosphère dans un modèle hydrologique pluie-débit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l'observation spatiale pour l'estimation de l'état hydrique des sols et la modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Imberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de modélisation de l'atmosphère 94 Météo-France-CNRM, Toulouse, 29 novembre-1er décembre 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Toulouse, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">10èmes journées hydrologiques ORSTOM, Montpellier, 13-14 septembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Montpellier, France. pp.399-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575385v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of surface soil moisture from ERS.1/SAR data for hydrological modeling purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Imberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5722,103 +5722,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria: the case of the Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.444, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International SICMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t>
@@ -5972,103 +5972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrodynamique de la nappe de la Crau: Approche chimique et isotopique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du programme SICMED.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,103 +6093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of water infiltration in soft clay-shale unstable hillslopes (South French Alps): proposition of a three reservoirs conceptual model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts, Vol. 13, EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
@@ -6218,103 +6218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t>
@@ -6496,51 +6496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,103 +7056,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria : the case of Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7210,51 +7210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'état hydrique des sols par télédétection spatiale (radar et thermographie infrarouge) et modélisation hydrologique à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Paris XI Orsay, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996PA112519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7450,51 +7450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02331-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01989-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Hadj Salem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Cognard-Plancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9273" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B249261B58B0348075F01F02E21A2C151DE7D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00494-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B79GD9VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lecerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Debieche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gevaudan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Imberti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02575848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA112519" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02331-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01989-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Cognard-Plancq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B249261B58B0348075F01F02E21A2C151DE7D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Hadj Salem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00494-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B79GD9VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lecerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Debieche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gevaudan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02301899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Imberti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02575848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA112519" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>