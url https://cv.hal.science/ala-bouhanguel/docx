--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -706,265 +706,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD modelling of the flow in zero-secondary flow ejectors: a sensitivity analysis to numerical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Desevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/pcfd.2022.127199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+                <w:t xml:space="preserve">hal-04652822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modelling of the flow in zero-secondary flow ejectors: a sensitivity analysis to numerical parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lepiller</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desevaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.360. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/pcfd.2022.127199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652822v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure recovery measurement in a supersonic ejector using a centerline pressure probe</w:t>
               </w:r>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,753 +2666,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air –air supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Désévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Désévaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130975v1</w:t>
+                <w:t xml:space="preserve">hal-02991606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Ghezal</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355290v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air -air supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahamane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes comparatives de l’étude dynamique de l’interaction entre deux écoulements dans un éjecteur supersonique</w:t>
+                <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ghezal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Faculté de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130976v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du mélange dans un éjecteur supersonique destiné à la réfrigération solaire</w:t>
+                <w:t xml:space="preserve">Méthodes comparatives de l’étude dynamique de l’interaction entre deux écoulements dans un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clean Cooling Technologies in the MENA region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Faculté de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991596v1</w:t>
+                <w:t xml:space="preserve">hal-02130976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air –air supersonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du mélange dans un éjecteur supersonique destiné à la réfrigération solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moundir Dandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Clean Cooling Technologies in the MENA region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991606v1</w:t>
+                <w:t xml:space="preserve">hal-02991596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Image Velocimetry in a supersonic air ejector</w:t>
               </w:r>
@@ -3627,51 +3627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale du processus de recompression le long d'un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,51 +4052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D614AB2"/>
+    <w:nsid w:val="361ABEC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4283,51 +4283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ala-bouhanguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7075-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185393810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lepiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2022.127199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;s&#233;vaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739149.2020.1720232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moundir Dandani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.232.256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghezal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghezal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Ghezal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA2037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ala-bouhanguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7075-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185393810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lepiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2022.127199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;s&#233;vaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739149.2020.1720232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moundir Dandani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.232.256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghezal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Ghezal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghezal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA2037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>