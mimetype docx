--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2477,115 +2477,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andrès</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.2065-2068, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2617,92 +2617,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air –air supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2757,342 +2757,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air -air supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Désévaux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahamane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130975v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air -air supersonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moundir Dandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrahamane Ghezal</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445064v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,100 +3120,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes comparatives de l’étude dynamique de l’interaction entre deux écoulements dans un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,73 +3241,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la Faculté de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du mélange dans un éjecteur supersonique destiné à la réfrigération solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3362,73 +3362,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Clean Cooling Technologies in the MENA region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Image Velocimetry in a supersonic air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3470,73 +3470,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Flow Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Velocity Investigation by Particle Image Velocimetry in Supersonic Air Ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3578,73 +3578,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanical and Aerospace Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale du processus de recompression le long d'un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3673,51 +3673,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3727,147 +3727,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epuration de l'air intérieur par ionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andrès</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+                <w:t xml:space="preserve">Eol Geffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eol Geffre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enzo Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Rochelle Université, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3877,114 +3877,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de l’interaction entre deux écoulements compressibles dans un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Franche-Comté, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BESA2037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01175992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4052,51 +4052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="361ABEC7"/>
+    <w:nsid w:val="99E3AEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4283,51 +4283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ala-bouhanguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7075-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185393810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lepiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2022.127199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;s&#233;vaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739149.2020.1720232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moundir Dandani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.232.256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghezal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Ghezal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghezal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA2037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ala-bouhanguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7075-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185393810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lepiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2022.127199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;s&#233;vaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739149.2020.1720232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moundir Dandani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.232.256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Ghezal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghezal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghezal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA2037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>