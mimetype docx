--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">185393810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=U8pn0OQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,1629 +200,1629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeen El Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (8), pp.085021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiapproach Design Methodology of a Downscaled Wet Scrubber to Study the Collection of Submicronic Particles from Waste Incineration Flue Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (8), pp.1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr12081655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.230180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional, self-cleaning air filters based on graphene-enhanced ceramic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Reimers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Marie Saure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Device Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (4), pp.100098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.device.2023.100098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of the flow in zero-secondary flow ejectors: a sensitivity analysis to numerical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (6), pp.360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/pcfd.2022.127199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure recovery measurement in a supersonic ejector using a centerline pressure probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (4), pp.339 - 349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10739149.2020.1720232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Design Study of a Pressure Probe for Centerline Static Pressure Measurement in Supersonic Ejectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Turbo &amp; Jet-Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.107 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and testing of a pressure probe for centerline static pressure measurement in supersonic nozzles and ejectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (3), pp.245 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of flow instabilities in supersonic ejectors using Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.17 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du mélange dans un éjecteur supersonique destiné à la réfrigération solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R?vu? des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Spécial ICT3-MENA, pp.35 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Laser Tomography Techniques for Validating CFD Simulations of the Flow in Supersonic Ejectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (1), pp.60 - 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow velocity investigation by Particle Image Velocimetry measurements in a supersonic air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 232, pp.256-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.232.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow visualization in supersonic ejectors using laser tomography techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (7), pp.1633 - 1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1811,1913 +1832,1913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence Reveals Significant Divergence Between Real and Modeled Mold Growth on plasterboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile thread piezoresistive transducer for airflow characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Textiles 2024: International Conference on the Challenges, Opportunities, Innovations and Applications in Electronic Textiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Non-uniform Flow Influence on an Air Handling Unit Filters Efficiency and Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Building Energy and Environment (COBEE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal (Québec), Canada. pp.2069-2072, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flow disturbances downstream a pleated air filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1089-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Particle Filtration Efficiency of a Non-woven Activated Carbon Fabric to Improve Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.2065-2068, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air –air supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air -air supersonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moundir Dandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrahamane Ghezal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445064v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Visualisations expérimentales et numériques des instabilités dans un éjecteur air -air supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Désévaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahamane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130975v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD methods for the characterization of the mixing process inside a supersonic air – air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Polonais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes comparatives de l’étude dynamique de l’interaction entre deux écoulements dans un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la Faculté de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du mélange dans un éjecteur supersonique destiné à la réfrigération solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moundir Dandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Clean Cooling Technologies in the MENA region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Image Velocimetry in a supersonic air ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Flow Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Velocity Investigation by Particle Image Velocimetry in Supersonic Air Ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Désévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanical and Aerospace Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale du processus de recompression le long d'un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gavignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3727,147 +3748,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epuration de l'air intérieur par ionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eol Geffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Rochelle Université, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3877,114 +3898,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de l’interaction entre deux écoulements compressibles dans un éjecteur supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Franche-Comté, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013BESA2037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01175992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4052,51 +4073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99E3AEDB"/>
+    <w:nsid w:val="324FD85A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4283,51 +4304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ala-bouhanguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7075-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185393810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lepiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2022.127199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;s&#233;vaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739149.2020.1720232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moundir Dandani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.232.256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Ghezal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghezal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghezal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA2037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ala-bouhanguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7075-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185393810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=U8pn0OQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lepiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desevaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2022.127199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;s&#233;vaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739149.2020.1720232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moundir Dandani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ghezal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.232.256" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghezal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Ghezal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghezal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA2037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>