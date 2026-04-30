--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -594,278 +594,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability measurement and control strategy for induction machine sensorless drive in traction applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
+                <w:t xml:space="preserve">Contrôle des circuits d’équilibrage des systèmes de stockage d’énergie (supercondensateurs) en vue d’estimer et d’améliorer leur durée de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seïma Shili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.19 et suivantes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624400v1</w:t>
+                <w:t xml:space="preserve">hal-01721837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des circuits d’équilibrage des systèmes de stockage d’énergie (supercondensateurs) en vue d’estimer et d’améliorer leur durée de vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">Observability measurement and control strategy for induction machine sensorless drive in traction applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.15773 - 15779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721837v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online supercapacitor health monitoring using a balancing circuit</w:t>
               </w:r>
@@ -2366,291 +2366,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873467v1</w:t>
+                <w:t xml:space="preserve">hal-01873447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873447v1</w:t>
+                <w:t xml:space="preserve">hal-01873467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal low-stator-frequency avoidance strategy to improve the performances of induction machine sensorless drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,399 +2860,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
+                <w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seïma Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873439v1</w:t>
+                <w:t xml:space="preserve">hal-01240978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seïma Shili</w:t>
+                <w:t xml:space="preserve">Stratégie d’évitement optimale pour améliorer les performances des commandes de machines asynchrones sans capteur de vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2015, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240978v1</w:t>
+                <w:t xml:space="preserve">hal-01984988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’évitement optimale pour améliorer les performances des commandes de machines asynchrones sans capteur de vitesse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984988v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of Health Online Estimation of Energy Storage System using Balancing Circuit</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alfie S. Pena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Errigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3093767" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Malou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2602393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2293695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2017.7913279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662051v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alfie S. Pena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Errigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3093767" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Malou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2602393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2293695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2017.7913279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662051v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>