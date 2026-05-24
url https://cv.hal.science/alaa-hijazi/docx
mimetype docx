--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -594,278 +594,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des circuits d’équilibrage des systèmes de stockage d’énergie (supercondensateurs) en vue d’estimer et d’améliorer leur durée de vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">Observability measurement and control strategy for induction machine sensorless drive in traction applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.15773 - 15779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721837v1</w:t>
+                <w:t xml:space="preserve">hal-01624400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability measurement and control strategy for induction machine sensorless drive in traction applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
+                <w:t xml:space="preserve">Contrôle des circuits d’équilibrage des systèmes de stockage d’énergie (supercondensateurs) en vue d’estimer et d’améliorer leur durée de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seïma Shili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.19 et suivantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01624400v1</w:t>
+                <w:t xml:space="preserve">hal-01721837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online supercapacitor health monitoring using a balancing circuit</w:t>
               </w:r>
@@ -1626,278 +1626,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'équilibrage de l'état de santé des cellules pour l'amélioration de la durée de vie des batteries</w:t>
+                <w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brigant</w:t>
+                <w:t xml:space="preserve">Simon Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507075v1</w:t>
+                <w:t xml:space="preserve">hal-05505959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+                <w:t xml:space="preserve">Système d'équilibrage de l'état de santé des cellules pour l'amélioration de la durée de vie des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Martin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505959v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mitigation solution for bifurcations in a low-power 4-Switch Buck-Boost converter (4SBB)</w:t>
               </w:r>
@@ -2366,521 +2366,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
+                <w:t xml:space="preserve">Optimal low-stator-frequency avoidance strategy to improve the performances of induction machine sensorless drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
+              <w:t xml:space="preserve">2015 IEEE SLED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SLED.2015.7339256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873447v1</w:t>
+                <w:t xml:space="preserve">hal-01984856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luenberger Observer for SoC Determination of Lithium-Ion Cells in Mild Hybrid Vehicles, compared to a Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 7 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873467v1</w:t>
+                <w:t xml:space="preserve">hal-01436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal low-stator-frequency avoidance strategy to improve the performances of induction machine sensorless drives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE SLED</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SLED.2015.7339256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984856v1</w:t>
+                <w:t xml:space="preserve">hal-01873447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luenberger Observer for SoC Determination of Lithium-Ion Cells in Mild Hybrid Vehicles, compared to a Kalman Filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
+                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 7 p, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436708v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alfie S. Pena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Errigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3093767" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Malou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2602393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2293695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2017.7913279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662051v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alfie S. Pena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Errigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3093767" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Malou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2602393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2293695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2017.7913279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662051v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>