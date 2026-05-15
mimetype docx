--- v0 (2026-03-05)
+++ v1 (2026-05-15)
@@ -775,243 +775,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode Snoezelen : une alternative thérapeutique chez les patients ayant des troubles cognitifs ?</w:t>
+                <w:t xml:space="preserve">Le dévoiement de l’interaction thérapeutique dans l’emprise sectaire. Éléments pour la formation à la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Nizard</w:t>
+                <w:t xml:space="preserve">Jacques Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (5), pp.450-453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863547v1</w:t>
+                <w:t xml:space="preserve">hal-04602426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dévoiement de l’interaction thérapeutique dans l’emprise sectaire. Éléments pour la formation à la prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Arènes</w:t>
+                <w:t xml:space="preserve">La méthode Snoezelen : une alternative thérapeutique chez les patients ayant des troubles cognitifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Suissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602426v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can alliance-focused supervision help improve emotional involvement and collaboration between client and therapist?</w:t>
               </w:r>
@@ -1101,51 +1101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary and alternative medicine agency To promote the development of practices while fighting against health abuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (4), pp.357-358. </w:t>
@@ -1229,344 +1229,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’Agence des médecines complémentaires et alternatives (A-MCA). Pour favoriser l’essor des pratiques tout en luttant contre les dérives en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Suissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.357-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858505v1</w:t>
+                <w:t xml:space="preserve">hal-04863568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agence des médecines complémentaires et alternatives (A-MCA). Pour favoriser l’essor des pratiques tout en luttant contre les dérives en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0893⟩</w:t>
+              <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 1 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863568v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (1), pp.30-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863537v1</w:t>
@@ -1824,64 +1824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux médecines complémentaires et alternatives (MCA) face aux incertitudes de la médecine allopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,273 +1922,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How semantic content of stimuli works on episodic memory processes in negative schizophrenia: Evidence from picture recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Battal-Merlet</w:t>
+                <w:t xml:space="preserve">Impaired context processing during irony comprehension in schizotypy: An ERPs study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. del Goleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66(5), pp.211-218</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228977v1</w:t>
+                <w:t xml:space="preserve">hal-03229251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired context processing during irony comprehension in schizotypy: An ERPs study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. del Goleto</w:t>
+                <w:t xml:space="preserve">How semantic content of stimuli works on episodic memory processes in negative schizophrenia: Evidence from picture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Battal-Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lockman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 105, pp.17-25</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66(5), pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229251v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux médecines complémentaires et alternatives (MCA) face aux incertitudes de la médecine allopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,450 +2483,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left but not right hemisphere semantic processing abnormalities in language comprehension in subjects with schizotypy traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire de Loye</w:t>
+                <w:t xml:space="preserve">Effects of weight-related literal and metaphorical suggestions on the forearms during hypnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santarpia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kwiatkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.84-91</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.350-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995725v1</w:t>
+                <w:t xml:space="preserve">hal-00996040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Weight-Related Literal and Metaphorical Suggestions About the Forearms During Hypnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Santarpia</w:t>
+                <w:t xml:space="preserve">Left but not right hemisphere semantic processing abnormalities in language comprehension in subjects with schizotypy traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.84-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128800v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weight-related literal and metaphorical suggestions on the forearms during hypnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Effects of Weight-Related Literal and Metaphorical Suggestions About the Forearms During Hypnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santarpia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mininni</w:t>
+                <w:t xml:space="preserve">Frank Andrasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Andrasik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Kwiatkoski</w:t>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.350-365</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 58 (3), pp.350-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207141003761353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996040v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;weight&amp;quot; of the words on the forearms during relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santarpia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Santarpia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kwiatkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3388,98 +3388,738 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Simon-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’élaboration mentale. Pour qui ? comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N400 et schizotypie : anomalies des processus sémantiques et/ou de mentalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. 37, pp.59-60, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why does he do that? ERPs reveal anomalies during highly predictable intentional inferences production among subjects with high schizotypical traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress of psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, France. 77, pp.308-308, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RH and semantic processing: Are there any anomalies in subjects with schizotypal traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâle Battal-Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress of psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, France. pp.308-309, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des corrélats psychophysiologiques des styles d’attachement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khazan, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaigre, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Colloque Junior National et International de Psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des psychologues à l’alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3508,73 +4148,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'UPNT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de médecine Pham Ngoc Thac, May 2023, Hô Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing novice psychotherapists’ reflective relational skills:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3603,87 +4243,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Psychotherapy Research 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Psychotherapy Research, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentalization in foster care through structured interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">L’élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,103 +4335,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Foster Care Research Network conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">L'élaboration mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180350v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,87 +4459,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,116 +4551,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élaboration mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The 11th International Foster Care Research Network conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180349v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological study of humor comprehension in healthy subjects with schizotypal traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Beaucousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,999 +4675,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lemanic Workshop on Schizotypy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas et stratégies de coping dans les traumatismes psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Plagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e Congrès National de la Société Française de Psychologies "La pratique : un lieu de théories"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychothérapies sont-elles rationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Widlöcher, Psychologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jubilé de Daniel Widlöcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et faire dire : un jeu à somme non nulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, émotion et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996901v1</w:t>
-              </w:r>
-[...638 lines deleted...]
-                <w:t xml:space="preserve">hal-02015775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5045,64 +5045,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il est urgent de structurer les médecines complémentaires et alternatives ». Tribune collective, Journal Le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denormandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,767 +5189,767 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie (Master et Doctorat). Méthodologie de la recherche en psychologie clinique</w:t>
+                <w:t xml:space="preserve">Nouveau cours de psychologie, méthodologie de la recherche en psychologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris: Presses Universitaires de France, pp.434, 2009</w:t>
+              <w:t xml:space="preserve">PUF, pp.696, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058499v1</w:t>
+                <w:t xml:space="preserve">hal-00996869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tratat de psihologie clinica si psihopatologie</w:t>
+                <w:t xml:space="preserve">Nouveau cours de psychologie (Master et Doctorat). Méthodologie de la recherche en psychologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Trei, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris: Presses Universitaires de France, pp.434, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996882v1</w:t>
+                <w:t xml:space="preserve">hal-01058499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie, méthodologie de la recherche en psychologie clinique</w:t>
+                <w:t xml:space="preserve">Tratat de psihologie clinica si psihopatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.696, 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trei, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996869v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie, psychologie clinique et psychopathologie (master)</w:t>
+                <w:t xml:space="preserve">Nouveau cours de psychologie (Master). Psychologie clinique, psychopathologie et psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, pp.391, 2007</w:t>
+              <w:t xml:space="preserve">Paris: Presses Universitaires de France, pp.718, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996714v1</w:t>
+                <w:t xml:space="preserve">hal-01058513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enquête et ses méthodes : l'entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau cours de psychologie (Master). Psychologie du développement et de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nathan, pp.125, 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris: Presses Universitaires de France, pp.528, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996693v1</w:t>
+                <w:t xml:space="preserve">hal-01058506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie, psychologie du développement (master)</w:t>
+                <w:t xml:space="preserve">Nouveau cours de psychologie, psychologie sociale (master)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lautrey</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.550, 2007</w:t>
+                <w:t xml:space="preserve">Marcel Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996873v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie (Master). Psychologie clinique, psychopathologie et psychothérapie</w:t>
+                <w:t xml:space="preserve">Nouveau cours de psychologie, psychologie clinique et psychopathologie (master)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris: Presses Universitaires de France, pp.718, 2007</w:t>
+              <w:t xml:space="preserve">PUF, pp.391, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058513v1</w:t>
+                <w:t xml:space="preserve">hal-00996714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie (Master). Psychologie du développement et de l'éducation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enquête et ses méthodes : l'entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Paris: Presses Universitaires de France, pp.528, 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gotman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.125, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058506v1</w:t>
+                <w:t xml:space="preserve">hal-00996693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau cours de psychologie, psychologie sociale (master)</w:t>
+                <w:t xml:space="preserve">Nouveau cours de psychologie, psychologie du développement (master)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.550, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trognon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00996890v1</w:t>
+                <w:t xml:space="preserve">hal-00996873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6265,51 +6265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04030572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bohec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Loye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13575279.2022.2035683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Simon Drouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642537.2021.1881138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70736" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah del Goleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Battal-Merlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lockman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8501973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0599-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. del Goleto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03224495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03223471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5JT7316-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santarpia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mininni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Andrasik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207141003761353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mininni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrasik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwiatkoski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindeman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirabel-Sarron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Santiago-Delefosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rouanet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fareng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plagnol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dazzan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;le Battal-Merlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazan, A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaigre, B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Firmin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Ionescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Doron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lautrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bromberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04030572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bohec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Loye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13575279.2022.2035683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Simon Drouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642537.2021.1881138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah del Goleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Youn&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Battal-Merlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lockman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8501973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0599-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. del Goleto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03224495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03223471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5JT7316-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santarpia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mininni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrasik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwiatkoski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mininni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Andrasik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207141003761353" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindeman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirabel-Sarron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Santiago-Delefosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dazzan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;le Battal-Merlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazan, A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaigre, B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rouanet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fareng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plagnol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Firmin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Ionescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Doron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bromberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lautrey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>