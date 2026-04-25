--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1972,609 +1972,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00811503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Modifiers of Chromatin Acetylation Antagonize the Reprogramming of Epi-Polymorphisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural single-nucleosome epi-polymorphisms in yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muniyandi Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars M. Steinmetz</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Fehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (e1002958), pp.e1002958</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00807474v1</w:t>
+                <w:t xml:space="preserve">ensl-00811500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural single-nucleosome epi-polymorphisms in yeast.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative to homo-oligomerisation: the creation of local symmetry in proteins by internal amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P.C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 394 (3), pp.522-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00811500v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative to homo-oligomerisation: the creation of local symmetry in proteins by internal amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genesis, effects and fates of repeats in prokaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd J. Treangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.09.031⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.539-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2009.00169.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02319387v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis, effects and fates of repeats in prokaryotic genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelfe: a detector of internal repeats in sequences and structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2009.00169.x⟩</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (13), pp.1536-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00336123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2584,654 +2459,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9; Symposium on Antimicrobial Resistance in Animals and the Environment - ARAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow Shotgun Metagenomics as a cost-effective and accurate alternative to WGS for taxonomic profiling and clinical diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metagenomic tool for cheese ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Conference on Computational Biology (ECCB 2018, Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-Microbiomes Transfert, a shotgun metagenomic tool and a database to analyze cheese ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3241,1190 +3116,1190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGS Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque BIOTECHNOCENTRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. 2023, JOBIM 2023 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a reference genome catalog to decipher shared strains along an agrifood chain with shotgun metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM - colloque virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow sequencing: a cost-effective and accurate alternative to WGS for taxonomic profiling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,363 +4344,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic analysis of an african beer ecosystem using Food Microbiome Transfert application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jobim 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FoodMicrobiome transfert: Web based metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cavaillé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese ecosystems insights with shotgun metagenomics and a metadata extended genomics database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,113 +4719,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016 : Journées ouvertes de biologie informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Microbiome-Transfert a database to characterize cheese ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,87 +4844,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bioinformatique Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,198 +4969,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shotgun metagenomic method to characterise low abundant species and assign precisely taxonomy in complex microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5294,101 +5169,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,147 +5273,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5548,114 +5423,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et analyse évolutive des répétitions intragéniques : une étude au niveau des gènes, des séquences protéiques et des structures tridimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00482373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5802,51 +5677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Patrascu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211757110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Nagarajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002958" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M. Steinmetz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud de Dieuleveult" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fehrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C Rocha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Treangen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2009.00169.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Patrascu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211757110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Nagarajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002958" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud de Dieuleveult" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fehrmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000913" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C Rocha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Treangen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2009.00169.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>