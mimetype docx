--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -3499,277 +3499,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Doublet</w:t>
+                <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque BIOTECHNOCENTRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190952v1</w:t>
+                <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">35e colloque BIOTECHNOCENTRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221437v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota.</w:t>
               </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,51 +5044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,51 +5677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Patrascu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211757110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Nagarajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002958" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud de Dieuleveult" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fehrmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000913" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C Rocha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Treangen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2009.00169.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Patrascu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211757110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Nagarajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002958" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00811500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud de Dieuleveult" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fehrmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000913" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C Rocha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Treangen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2009.00169.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>