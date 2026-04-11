--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -978,513 +978,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Identities and Nation-Building in Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Citizenship of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Marius Bucur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dohrn-van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raingard Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cliohres / Pisa University Press. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Katherine Isaacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paths to Gender: European Historical perspectives on Women and Men</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus, pp.127-139, 2010, 4th Year Transversal volume</w:t>
+              <w:t xml:space="preserve">Citizenships and identities: Inclusion, exclusion, participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.173-193, 2010, CLIOHRES: Transversal volumes, 978-88-8492-739-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530786v1</w:t>
+                <w:t xml:space="preserve">hal-00724605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance as the Creation of a ‘Natural Frontier': the Language of 19th-Century Scandinavism (1839-1867)</w:t>
+                <w:t xml:space="preserve">Gender Identities and Nation-Building in Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Larguèche, Eva Kalivodovà, Andrew Sargent. </w:t>
+              <w:t xml:space="preserve">Cliohres / Pisa University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contesting frontiers, Resisting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plus-Pisa University Press, pp.181-194, 2010, Thematic work group 5. Frontiers and Identities</w:t>
+              <w:t xml:space="preserve">Paths to Gender: European Historical perspectives on Women and Men</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus, pp.127-139, 2010, 4th Year Transversal volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549851v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes and Outlooks: Resistance after the Case Studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance as the Creation of a ‘Natural Frontier': the Language of 19th-Century Scandinavism (1839-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Laruèche, Eva Kalivodová, Andrew Sargent. </w:t>
+              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Larguèche, Eva Kalivodovà, Andrew Sargent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contesting frontiers, resisting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.223-244, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
+              <w:t xml:space="preserve">Contesting frontiers, Resisting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plus-Pisa University Press, pp.181-194, 2010, Thematic work group 5. Frontiers and Identities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724588v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender history: some reflections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dobrochna Kałwa</w:t>
+                <w:t xml:space="preserve">Outcomes and Outlooks: Resistance after the Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Ira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kalivodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Largueche, Eva Kalivodova, Andrew Sargent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Laruèche, Eva Kalivodová, Andrew Sargent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossing frontiers, resisting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.343-355, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
+              <w:t xml:space="preserve">Contesting frontiers, resisting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.223-244, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724597v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Citizenship of the European Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven G. Ellis</w:t>
+                <w:t xml:space="preserve">Gender history: some reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobrochna Kałwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Marius Bucur</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raingard Esser</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Ann Katherine Isaacs. </w:t>
+                <w:t xml:space="preserve">Darina Martykánová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Largueche, Eva Kalivodova, Andrew Sargent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citizenships and identities: Inclusion, exclusion, participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.173-193, 2010, CLIOHRES: Transversal volumes, 978-88-8492-739-2</w:t>
+              <w:t xml:space="preserve">Crossing frontiers, resisting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.343-355, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724605v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2143,51 +2143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45152782"/>
+    <w:nsid w:val="1D158F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2374,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aladin-largueche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2334-1505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17228046X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305398589" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000420238278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sargent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrochna Ka&#322;wa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Martyk&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pdk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5p2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aladin-largueche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2334-1505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17228046X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305398589" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000420238278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sargent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrochna Ka&#322;wa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Martyk&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pdk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5p2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>