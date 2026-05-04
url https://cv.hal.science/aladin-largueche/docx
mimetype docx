--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -978,513 +978,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Citizenship of the European Union</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance as the Creation of a ‘Natural Frontier': the Language of 19th-Century Scandinavism (1839-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Ann Katherine Isaacs. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Larguèche, Eva Kalivodovà, Andrew Sargent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citizenships and identities: Inclusion, exclusion, participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.173-193, 2010, CLIOHRES: Transversal volumes, 978-88-8492-739-2</w:t>
+              <w:t xml:space="preserve">Contesting frontiers, Resisting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plus-Pisa University Press, pp.181-194, 2010, Thematic work group 5. Frontiers and Identities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724605v1</w:t>
+                <w:t xml:space="preserve">hal-00549851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Identities and Nation-Building in Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes and Outlooks: Resistance after the Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Ira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kalivodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cliohres / Pisa University Press. </w:t>
+              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Laruèche, Eva Kalivodová, Andrew Sargent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paths to Gender: European Historical perspectives on Women and Men</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus, pp.127-139, 2010, 4th Year Transversal volume</w:t>
+              <w:t xml:space="preserve">Contesting frontiers, resisting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.223-244, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530786v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance as the Creation of a ‘Natural Frontier': the Language of 19th-Century Scandinavism (1839-1867)</w:t>
+                <w:t xml:space="preserve">Gender Identities and Nation-Building in Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Larguèche, Eva Kalivodovà, Andrew Sargent. </w:t>
+              <w:t xml:space="preserve">Cliohres / Pisa University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contesting frontiers, Resisting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plus-Pisa University Press, pp.181-194, 2010, Thematic work group 5. Frontiers and Identities</w:t>
+              <w:t xml:space="preserve">Paths to Gender: European Historical perspectives on Women and Men</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus, pp.127-139, 2010, 4th Year Transversal volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549851v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes and Outlooks: Resistance after the Case Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Ira</w:t>
+                <w:t xml:space="preserve">Gender history: some reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobrochna Kałwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Kalivodová</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Laruèche, Eva Kalivodová, Andrew Sargent. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darina Martykánová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Largueche, Eva Kalivodova, Andrew Sargent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contesting frontiers, resisting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.223-244, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
+              <w:t xml:space="preserve">Crossing frontiers, resisting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.343-355, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724588v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender history: some reflections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Citizenship of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Marius Bucur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dobrochna Kałwa</w:t>
+                <w:t xml:space="preserve">Gerhard Dohrn-van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raingard Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Lud'a Klusáková, Martin Moll ; with Jaroslav Ira, Aladin Largueche, Eva Kalivodova, Andrew Sargent. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Katherine Isaacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossing frontiers, resisting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.343-355, 2010, Frontiers and identities, 978-88-8492-737-8</w:t>
+              <w:t xml:space="preserve">Citizenships and identities: Inclusion, exclusion, participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.173-193, 2010, CLIOHRES: Transversal volumes, 978-88-8492-739-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724597v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2143,51 +2143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D158F84"/>
+    <w:nsid w:val="DF1EF706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2374,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aladin-largueche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2334-1505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17228046X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305398589" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000420238278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sargent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrochna Ka&#322;wa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Martyk&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pdk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5p2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aladin-largueche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2334-1505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17228046X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305398589" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000420238278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sargent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrochna Ka&#322;wa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Martyk&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pdk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5p2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>