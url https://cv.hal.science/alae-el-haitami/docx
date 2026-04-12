--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -160,585 +160,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thiophene-based bisazomethine and its inclusion complex with permethylated β-cyclodextrin: Exploring structural characteristics and computational chemistry models</w:t>
+                <w:t xml:space="preserve">Incorporation of an elastomer into poly(3‐hexylthiophene) bilayers: towards a flexible conductive polymer film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
+                <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneliu Cojocaru</w:t>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana-Dana Damaceanu</w:t>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Balan-Porcarasu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2024.112472⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262500v1</w:t>
+                <w:t xml:space="preserve">hal-05391303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of an elastomer into poly(3‐hexylthiophene) bilayers: towards a flexible conductive polymer film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thiophene-based bisazomethine and its inclusion complex with permethylated β-cyclodextrin: Exploring structural characteristics and computational chemistry models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Fernandez</w:t>
+                <w:t xml:space="preserve">Corneliu Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alae El Haitami</w:t>
+                <w:t xml:space="preserve">Mariana-Dana Damaceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+                <w:t xml:space="preserve">Mihaela Balan-Porcarasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 232, pp.112472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.70060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2024.112472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391303v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprocessing of F 4 TCNQ Dopant and Poly(3-alkylthiophene) in a Two-Dimensional Bilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tuning the order of poly(3-alkylthiophene) derivatives ultrathin films through side-chain polarity: From a short-range ordered monolayer to a highly crystalline bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Jordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00994⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294, pp.126719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839733v1</w:t>
+                <w:t xml:space="preserve">hal-04578931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the order of poly(3-alkylthiophene) derivatives ultrathin films through side-chain polarity: From a short-range ordered monolayer to a highly crystalline bilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coprocessing of F 4 TCNQ Dopant and Poly(3-alkylthiophene) in a Two-Dimensional Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Jordt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 294, pp.126719. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (15), pp.7184-7196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578931v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron cluster anions dissolve $en\ masse$ in lipids causing membrane expansion and thinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barba-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,103 +815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Insight into the Photophysical Properties and 2D Supramolecular Organization of Poly(3,4-ethylenedioxythiophene)/Permodified Cyclodextrins Polyrotaxanes at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Elena Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Asandulesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (13), pp.4757. </w:t>
@@ -962,77 +962,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically heterogeneous 2D semi-interpenetrating networks based on cellulose acetate and cross-linked polybutadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,90 +1096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties and morphology of 2D NBR/PEG-PPG-PEG networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen H.G. Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 257, pp.125271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1207,412 +1207,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Study of Water Weakening and Fluid Rock Interaction Processes in Porous Rocks: Linking Mechanical Behavior to Surface Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Pressure-Induced Interdiffused Structure Evidenced by Neutron Reflectometry in Cellulose Acetate/Polybutadiene Langmuir Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Geremia</w:t>
+                <w:t xml:space="preserve">Philipp Gutfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian David</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112311437⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (18), pp.5717-5730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478834v1</w:t>
+                <w:t xml:space="preserve">hal-03516071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysics, and Langmuir Films of Polyfluorene/Permodified Cyclodextrin Polyrotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (38), pp.11406-11413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Pressure-Induced Interdiffused Structure Evidenced by Neutron Reflectometry in Cellulose Acetate/Polybutadiene Langmuir Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Integrated Study of Water Weakening and Fluid Rock Interaction Processes in Porous Rocks: Linking Mechanical Behavior to Surface Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Geremia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (18), pp.5717-5730. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (23), pp.11437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app112311437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516071v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untethered Feel‐Through Haptics Using 18‐µm Thick Dielectric Elastomer Actuators</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Cacucciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (39), pp.2006639. </w:t>
@@ -1745,77 +1745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface free-energy determination of copper wire using a large range of model liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1862,90 +1862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ethylene glycol)- block -poly(propylene glycol)- block -poly(ethylene glycol) Copolymer 2D Single Network at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (31), pp.9142-9152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,90 +1992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and Cross-Linking of 1,2-Polybutadiene in Two Dimensions at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.862-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2237,400 +2237,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inorganic mixed phase templated by a fatty acid monolayer at the air–water interface: the Mn and Mg case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sorba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (9), pp.6629-6637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00308D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287118v1</w:t>
+                <w:t xml:space="preserve">hal-03301123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic mixed phase templated by a fatty acid monolayer at the air–water interface: the Mn and Mg case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (9), pp.6629-6637. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP00308D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301123v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516077v1</w:t>
@@ -2641,103 +2641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic mixed phase templated by a fatty acid monolayer at the air–water interface: the Mn and Mg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (9), pp.6629 - 6637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2771,103 +2771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Homogeneous to Segregated Structure of Poly(dimethylsiloxane)/Cellulose Derivative Mixed Langmuir Films Depending on Composition: An in Situ Neutron Reflectivity Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (23), pp.6395-6403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2901,103 +2901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Homogeneous to Segregated Structure of Poly(dimethylsiloxane)/Cellulose Derivative Mixed Langmuir Films Depending on Composition: An in Situ Neutron Reflectivity Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (23), pp.6395-6403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3031,77 +3031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis at the Air–Water Interface of a Two-Dimensional Semi-Interpenetrating Network Based on Poly(dimethylsiloxane) and Cellulose Acetate Butyrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (40), pp.11919 - 11927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasable and reversible wrinkling of halogenated rubber surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,90 +3301,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of an Elastomer into P3HT Bilayers: Towards a Flexible Conductive Polymer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,103 +3409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and conducting properties of poly(3-butylthiophene) nanometer-thick films: influence of the doping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS UK Colloids Conference 2025 | Advancing Colloid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bristol, United Kingdom</w:t>
@@ -3560,77 +3560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films 18 (ECOF 18), 22-25 juillet 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Évora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3681,64 +3681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,90 +3776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation et dopage de films ultra-minces de polymères conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général des 150 ans de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3884,90 +3884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and electronic conductivity of ultra-thin poly(3-hexylthiophene) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organized Molecular Films 18 (ICOMF18 / LB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3986,338 +3986,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of both length and end group of alkyl side chain in conducting polymer on ultra-thin film organization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic properties and morphology of 2D NBR/PEG-PPG-PEG networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Haroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films (ECOF17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cordoue, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398484v1</w:t>
+                <w:t xml:space="preserve">hal-04398507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties and morphology of 2D NBR/PEG-PPG-PEG networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of both length and end group of alkyl side chain in conducting polymer on ultra-thin film organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films (ECOF17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cordoue, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398507v1</w:t>
+                <w:t xml:space="preserve">hal-04398484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Pressure-Induced Interdiffused Structure Evidenced by Neutron Reflectometry in Cellulose Acetate/Polybutadiene Langmuir Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gutfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Visioconference, France</w:t>
@@ -4340,329 +4340,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast low-voltage dielectric elastomer actuators for soft robots and wearables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-oxidation and cross-linking of a polybutadiene monolayer at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa B. Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EuroEAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Organised Films (ECOF16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399580v1</w:t>
+                <w:t xml:space="preserve">hal-04399500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation and cross-linking of a polybutadiene monolayer at the air-water interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast low-voltage dielectric elastomer actuators for soft robots and wearables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinchang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Cacucciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Imboden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Organised Films (ECOF16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ninth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EuroEAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399500v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an untethered 800 mg robot driven by three dielectric elastomer actuators operating below 300 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4694,247 +4694,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Film d’épaisseur nanométrique à base de polybutadiène et d’acétate de cellulose : influence de la composition et de la réticulation des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
+              <w:t xml:space="preserve">46ème Journées d’Etudes des Polymères JEPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400537v1</w:t>
+                <w:t xml:space="preserve">hal-04399597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film d’épaisseur nanométrique à base de polybutadiène et d’acétate de cellulose : influence de la composition et de la réticulation des polymères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosset Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Journées d’Etudes des Polymères JEPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399597v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4946,739 +4946,739 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and conducting properties of poly(3-butylthiophene) nanometer-thick films: influence of the doping method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2D-MOFs based on Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vebobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262536v1</w:t>
+                <w:t xml:space="preserve">hal-05262476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing behavior of PEO-PPO-PEO/PDMS blends at the air-water interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure and conducting properties of poly(3-butylthiophene) nanometer-thick films: influence of the doping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262471v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-MOFs based on Langmuir-Blodgett films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Aziz Ka</w:t>
+                <w:t xml:space="preserve">Mixing behavior of PEO-PPO-PEO/PDMS blends at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Kővágó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Sanchez Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262476v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D polymer networks at the air-water interface based on polytetrahydrofuran (PTHF) and diacrylate terminated-poly(ethylene oxide)-poly(propylene oxide)-poly(ethylene oxide) copolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Kovago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Organised Films 18 (ECOF 18), 22-25 juillet 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Évora, Portugal</w:t>
+              <w:t xml:space="preserve">Bunsen-Tagung 2024, High-Resolution Structural Methods in Material and Life Sciences, 25-27 mars 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Aache, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907957v1</w:t>
+                <w:t xml:space="preserve">hal-04907910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Kovago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bence Kovago</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-Linear Optical Spectroscopy 2024, 21-24 avril 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2D polymer networks at the air-water interface based on polytetrahydrofuran (PTHF) and diacrylate terminated-poly(ethylene oxide)-poly(propylene oxide)-poly(ethylene oxide) copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bunsen-Tagung 2024, High-Resolution Structural Methods in Material and Life Sciences, 25-27 mars 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Aache, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Organised Films 18 (ECOF 18), 22-25 juillet 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Évora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907910v1</w:t>
+                <w:t xml:space="preserve">hal-04907957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscibility of polymer blends at the air-water interface</w:t>
               </w:r>
@@ -5703,64 +5703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemieTage 2024, 23-25 septembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t>
@@ -5815,77 +5815,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International DoSChem Student Symposium, 12-13 septembre 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
@@ -5914,349 +5914,349 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Kovago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bence Kovago</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Vienna Soft Matter Day</w:t>
+              <w:t xml:space="preserve">2nd Vienna Soft Matter Day, Vienna, 1er décembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400563v1</w:t>
+                <w:t xml:space="preserve">hal-04907923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Kovago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bence Kovago</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Vienna Soft Matter Day, Vienna, 1er décembre 2023</w:t>
+              <w:t xml:space="preserve">2nd Vienna Soft Matter Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907923v1</w:t>
+                <w:t xml:space="preserve">hal-04400563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de polymères bidimensionnels à l’interface air-eau à base de caoutchouc nitrile et de PEG-PPG-PEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Groupement Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,90 +6294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidation and cross-linking of a polybutadiene monolayer at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa B. Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du GFP-IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6415,90 +6415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Polymer Networks at the water-air interface based on Nitrile Butadiene Rubber and Polyethylene Glycol-based copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films (ECOF16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6613,51 +6613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC5EAAB"/>
+    <w:nsid w:val="545800AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6844,51 +6844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alae-el-haitami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5933-8976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Resmerita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Cojocaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Dana Damaceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Balan-Porcarasu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2024.112472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.70060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jordt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126719" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena Ursu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Asandulesa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dreier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c03084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ober" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H.G. Backus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gutfreund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00745" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Cacucciolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Royaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1828-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Backus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Imboden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aaz6451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00308D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00308d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01197" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502514e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretagnol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assuid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petitet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403295g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Merheb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Araminthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence K&#337;v&#225;g&#243;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa B. Dreier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Puga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vebobe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kovago" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alae-el-haitami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5933-8976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.70060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Resmerita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Cojocaru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Dana Damaceanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Balan-Porcarasu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2024.112472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jordt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00994" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena Ursu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Asandulesa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dreier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c03084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ober" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H.G. Backus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gutfreund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Cacucciolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Royaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1828-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Backus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Imboden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aaz6451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00308D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00308d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01197" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502514e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretagnol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assuid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petitet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403295g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Merheb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Araminthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence K&#337;v&#225;g&#243;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa B. Dreier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vebobe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Puga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kovago" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>