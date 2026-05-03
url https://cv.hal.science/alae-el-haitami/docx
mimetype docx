--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -126,619 +126,619 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of an elastomer into poly(3‐hexylthiophene) bilayers: towards a flexible conductive polymer film</w:t>
+                <w:t xml:space="preserve">A thiophene-based bisazomethine and its inclusion complex with permethylated β-cyclodextrin: Exploring structural characteristics and computational chemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Fernandez</w:t>
+                <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alae El Haitami</w:t>
+                <w:t xml:space="preserve">Corneliu Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+                <w:t xml:space="preserve">Mariana-Dana Damaceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihaela Balan-Porcarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.70060⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 232, pp.112472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2024.112472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391303v1</w:t>
+                <w:t xml:space="preserve">hal-05262500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thiophene-based bisazomethine and its inclusion complex with permethylated β-cyclodextrin: Exploring structural characteristics and computational chemistry models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of an elastomer into poly(3‐hexylthiophene) bilayers: towards a flexible conductive polymer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneliu Cojocaru</w:t>
+                <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana-Dana Damaceanu</w:t>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Balan-Porcarasu</w:t>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Shova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 232, pp.112472. </w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2024.112472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pi.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262500v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the order of poly(3-alkylthiophene) derivatives ultrathin films through side-chain polarity: From a short-range ordered monolayer to a highly crystalline bilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coprocessing of F 4 TCNQ Dopant and Poly(3-alkylthiophene) in a Two-Dimensional Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126719⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (15), pp.7184-7196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578931v1</w:t>
+                <w:t xml:space="preserve">hal-04839733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprocessing of F 4 TCNQ Dopant and Poly(3-alkylthiophene) in a Two-Dimensional Bilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tuning the order of poly(3-alkylthiophene) derivatives ultrathin films through side-chain polarity: From a short-range ordered monolayer to a highly crystalline bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philipp Jordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (15), pp.7184-7196. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294, pp.126719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839733v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron cluster anions dissolve $en\ masse$ in lipids causing membrane expansion and thinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barba-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,103 +815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Insight into the Photophysical Properties and 2D Supramolecular Organization of Poly(3,4-ethylenedioxythiophene)/Permodified Cyclodextrins Polyrotaxanes at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Elena Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Asandulesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (13), pp.4757. </w:t>
@@ -962,77 +962,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically heterogeneous 2D semi-interpenetrating networks based on cellulose acetate and cross-linked polybutadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,90 +1096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties and morphology of 2D NBR/PEG-PPG-PEG networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen H.G. Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 257, pp.125271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1207,412 +1207,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Pressure-Induced Interdiffused Structure Evidenced by Neutron Reflectometry in Cellulose Acetate/Polybutadiene Langmuir Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Photophysics, and Langmuir Films of Polyfluorene/Permodified Cyclodextrin Polyrotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Resmerita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Gutfreund</w:t>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Goldmann</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (18), pp.5717-5730. </w:t>
+              <w:t xml:space="preserve">, 2021, 37 (38), pp.11406-11413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516071v1</w:t>
+                <w:t xml:space="preserve">hal-03516201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysics, and Langmuir Films of Polyfluorene/Permodified Cyclodextrin Polyrotaxanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Integrated Study of Water Weakening and Fluid Rock Interaction Processes in Porous Rocks: Linking Mechanical Behavior to Surface Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Geremia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02014⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (23), pp.11437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app112311437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516201v1</w:t>
+                <w:t xml:space="preserve">hal-03478834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Study of Water Weakening and Fluid Rock Interaction Processes in Porous Rocks: Linking Mechanical Behavior to Surface Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Geremia</w:t>
+                <w:t xml:space="preserve">Surface Pressure-Induced Interdiffused Structure Evidenced by Neutron Reflectometry in Cellulose Acetate/Polybutadiene Langmuir Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Philipp Gutfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ismail</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (23), pp.11437. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (18), pp.5717-5730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app112311437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478834v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untethered Feel‐Through Haptics Using 18‐µm Thick Dielectric Elastomer Actuators</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Cacucciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (39), pp.2006639. </w:t>
@@ -1745,77 +1745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface free-energy determination of copper wire using a large range of model liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1862,90 +1862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ethylene glycol)- block -poly(propylene glycol)- block -poly(ethylene glycol) Copolymer 2D Single Network at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (31), pp.9142-9152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,90 +1992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and Cross-Linking of 1,2-Polybutadiene in Two Dimensions at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.862-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2237,1047 +2237,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic mixed phase templated by a fatty acid monolayer at the air–water interface: the Mn and Mg case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00308D⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301123v1</w:t>
+                <w:t xml:space="preserve">hal-03287118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287118v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inorganic mixed phase templated by a fatty acid monolayer at the air–water interface: the Mn and Mg case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (9), pp.6629 - 6637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp00308d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516077v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic mixed phase templated by a fatty acid monolayer at the air–water interface: the Mn and Mg case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Homogeneous to Segregated Structure of Poly(dimethylsiloxane)/Cellulose Derivative Mixed Langmuir Films Depending on Composition: An in Situ Neutron Reflectivity Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp00308d⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (23), pp.6395-6403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794217v1</w:t>
+                <w:t xml:space="preserve">hal-01238938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Homogeneous to Segregated Structure of Poly(dimethylsiloxane)/Cellulose Derivative Mixed Langmuir Films Depending on Composition: An in Situ Neutron Reflectivity Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis at the Air–Water Interface of a Two-Dimensional Semi-Interpenetrating Network Based on Poly(dimethylsiloxane) and Cellulose Acetate Butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (23), pp.6395-6403. </w:t>
+              <w:t xml:space="preserve">, 2014, 30 (40), pp.11919 - 11927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la502514e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516067v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Homogeneous to Segregated Structure of Poly(dimethylsiloxane)/Cellulose Derivative Mixed Langmuir Films Depending on Composition: An in Situ Neutron Reflectivity Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erasable and reversible wrinkling of halogenated rubber surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Assuid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (23), pp.6395-6403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01197⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 29, pp.15664-15672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la403295g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3287,3265 +3027,3265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of an Elastomer into P3HT Bilayers: Towards a Flexible Conductive Polymer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and conducting properties of poly(3-butylthiophene) nanometer-thick films: influence of the doping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS UK Colloids Conference 2025 | Advancing Colloid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer blend of PEO-PPO-PEO and PDMS in Langmuir film: thermodynamic, morphological and molecular scale properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films 18 (ECOF 18), 22-25 juillet 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Évora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscibility of polymers as Langmuir films at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International DoSChem Student Symposium, 12-13 septembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation et dopage de films ultra-minces de polymères conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général des 150 ans de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and electronic conductivity of ultra-thin poly(3-hexylthiophene) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organized Molecular Films 18 (ICOMF18 / LB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties and morphology of 2D NBR/PEG-PPG-PEG networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of both length and end group of alkyl side chain in conducting polymer on ultra-thin film organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films (ECOF17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cordoue, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398507v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of both length and end group of alkyl side chain in conducting polymer on ultra-thin film organization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic properties and morphology of 2D NBR/PEG-PPG-PEG networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Haroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films (ECOF17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cordoue, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398484v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Pressure-Induced Interdiffused Structure Evidenced by Neutron Reflectometry in Cellulose Acetate/Polybutadiene Langmuir Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gutfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Visioconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation and cross-linking of a polybutadiene monolayer at the air-water interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast low-voltage dielectric elastomer actuators for soft robots and wearables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinchang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Cacucciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Imboden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Organised Films (ECOF16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ninth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EuroEAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399500v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast low-voltage dielectric elastomer actuators for soft robots and wearables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-oxidation and cross-linking of a polybutadiene monolayer at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa B. Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EuroEAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Organised Films (ECOF16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399580v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an untethered 800 mg robot driven by three dielectric elastomer actuators operating below 300 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EuroEAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film d’épaisseur nanométrique à base de polybutadiène et d’acétate de cellulose : influence de la composition et de la réticulation des polymères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosset Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Journées d’Etudes des Polymères JEPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399597v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Film d’épaisseur nanométrique à base de polybutadiène et d’acétate de cellulose : influence de la composition et de la réticulation des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
+              <w:t xml:space="preserve">46ème Journées d’Etudes des Polymères JEPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400537v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-MOFs based on Langmuir-Blodgett films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structure and conducting properties of poly(3-butylthiophene) nanometer-thick films: influence of the doping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262476v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and conducting properties of poly(3-butylthiophene) nanometer-thick films: influence of the doping method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mixing behavior of PEO-PPO-PEO/PDMS blends at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Merheb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bence Kővágó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sanchez Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262536v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing behavior of PEO-PPO-PEO/PDMS blends at the air-water interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2D-MOFs based on Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vebobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Organized Molecular Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262471v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2D polymer networks at the air-water interface based on polytetrahydrofuran (PTHF) and diacrylate terminated-poly(ethylene oxide)-poly(propylene oxide)-poly(ethylene oxide) copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bunsen-Tagung 2024, High-Resolution Structural Methods in Material and Life Sciences, 25-27 mars 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Aache, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Organised Films 18 (ECOF 18), 22-25 juillet 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Évora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907910v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kovago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-Linear Optical Spectroscopy 2024, 21-24 avril 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D polymer networks at the air-water interface based on polytetrahydrofuran (PTHF) and diacrylate terminated-poly(ethylene oxide)-poly(propylene oxide)-poly(ethylene oxide) copolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Kovago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Organised Films 18 (ECOF 18), 22-25 juillet 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Évora, Portugal</w:t>
+              <w:t xml:space="preserve">Bunsen-Tagung 2024, High-Resolution Structural Methods in Material and Life Sciences, 25-27 mars 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Aache, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907957v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscibility of polymer blends at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemieTage 2024, 23-25 septembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscibility of polymers as Langmuir films at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kővágó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Araminthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International DoSChem Student Symposium, 12-13 septembre 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kovago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Backus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Vienna Soft Matter Day, Vienna, 1er décembre 2023</w:t>
+              <w:t xml:space="preserve">2nd Vienna Soft Matter Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907923v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the phase behavior of polymer blends at the air-water interface at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Kovago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Araminthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Vienna Soft Matter Day</w:t>
+              <w:t xml:space="preserve">2nd Vienna Soft Matter Day, Vienna, 1er décembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400563v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de polymères bidimensionnels à l’interface air-eau à base de caoutchouc nitrile et de PEG-PPG-PEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Groupement Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidation and cross-linking of a polybutadiene monolayer at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa B. Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du GFP-IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Polymer Networks at the water-air interface based on Nitrile Butadiene Rubber and Polyethylene Glycol-based copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films (ECOF16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6613,51 +6353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="545800AB"/>
+    <w:nsid w:val="CDF8941F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6844,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alae-el-haitami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5933-8976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.70060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Resmerita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Cojocaru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Dana Damaceanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Balan-Porcarasu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2024.112472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jordt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00994" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena Ursu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Asandulesa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dreier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c03084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ober" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H.G. Backus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gutfreund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Cacucciolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Royaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1828-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Backus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Imboden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aaz6451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00308D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00308d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01197" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502514e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretagnol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assuid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petitet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403295g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Merheb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Araminthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence K&#337;v&#225;g&#243;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa B. Dreier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vebobe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Puga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kovago" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alae-el-haitami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5933-8976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Resmerita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Cojocaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Dana Damaceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Balan-Porcarasu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2024.112472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.70060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jordt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126719" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena Ursu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Asandulesa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dreier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c03084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ober" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H.G. Backus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ismail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311437" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gutfreund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00745" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Cacucciolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Royaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1828-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Backus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Imboden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aaz6451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00308d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502514e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretagnol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assuid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petitet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403295g" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Merheb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Araminthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence K&#337;v&#225;g&#243;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa B. Dreier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Puga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vebobe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kovago" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Peng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>