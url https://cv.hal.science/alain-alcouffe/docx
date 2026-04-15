--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -576,450 +576,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Schumpeterian Endogenous Growth Theory and Evolutionary Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (2), pp.223-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation et économie solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Schumpeterian Endogenous Growth Theory and Evolutionary Economics</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceo Reciprocal Interlocks in French Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Kuhn</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee-Young Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (2), pp.223-236</w:t>
+              <w:t xml:space="preserve">Journal of Management Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (1), pp.87-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'information des actionnaires et actions sociales des associés en France et en Allemagne. Considérations de droit comparé en relation avec les directives américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kalweit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.159-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Approach to Firm's Competences. Towards a Synthesis of Neoinstitutionalist and Evolutionist Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin. Inter-American Research and Documentation Centre of Vocational Training Cinterfor/ILO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006044v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement durable</w:t>
               </w:r>
@@ -1258,273 +1258,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 1° Partie : des indices à la météorologie économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 2° Partie : Les cycles et la prévision économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rationalité économique et concurrence chez Cournot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frayssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Histoire de l'économie industrielle, 26 (3), pp.51-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393081v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01627108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRONTIÈRES, RÉGIONS, PME</w:t>
               </w:r>
@@ -1778,303 +1778,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The liberal entrepreneur after the 1929’s crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Annual Conference of the European Society for the History of Economic Thought (ESHET): "Entrepreneurship, knowledge and employment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smith's Networks in Occitania - March 1764-October 1765</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andew Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual Conference of the Eighteenth-Century Scottish Studies Society Networks of Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eighteenth-Century Scottish Studies Society, Jul 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614246v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Economic Interventionism, Armament Industries and the Keynesian Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual ESHET Conference : Entrepreneurship, knowledge and employment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Smith's Networks in Occitania - March 1764-October 1765</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary theories and the evolution of the international monetary and financial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual ESHET Conference - Rationality in Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Society for the History of Economic Thought (ESHET), May 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From peace through free trade to interventionism for the peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,191 +2175,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pacifism of the French Liberals in the late 19th and early 20th Centuries. Frédéric Passy and Léon Walras, Candidates for the Nobel Peace Prize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th ESHET Conference - Liberalisms: perspectives and debates in the history of economic thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Society for the History of Economic Thought (ESHET), May 2014, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la paix par le libre-échange à l'interventionnisme pour la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque international de l’Association Charles Gide pour l’Etude de la Pensée Economique (ACGEPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire TRIANGLE (UMR 5206), Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051638v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02051636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fireman, winner of F. Engels' “Prize Essay Competition”</w:t>
               </w:r>
@@ -2505,185 +2505,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth versus development from Schumpeter to Georgescu-Roegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth versus development from Schumpeter to Georgescu-Roegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Eshet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01005389v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00383186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Auswirkungen des europäischen Binnenmarktes auf die Wirtschaft Lothringens</w:t>
               </w:r>
@@ -3001,275 +3001,275 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massot-Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Privat, 2018, 978-2-7089-6996-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroeconomic Theory and the Eurozone Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Poettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group, pp.222, 2018, Routledge Studies in the History of Economics, 978-0815364047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith à Toulouse et en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massot-Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Privat, pp.440, 2018, 978-2708969964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Adam Smith à Toulouse et en Occitanie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Cycles in Economic Thought: A History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Poettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Schefold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the international monetary and financial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Alcouffe; Maurice Baslé; Monika Poettinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomic Theory and the Eurozone Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5952,177 +5952,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fondements micro-économiques du comportement innovant des firmes dans une perspective par les compétences : Modélisation du choix des innovations non-technologiques dans l'industrie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation du choix de l'innovation technologique dans l'industrie française : vers une approche dynamique de la firme basée sur les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131776v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de 1905 et l'université de Toulouse ou la laicité au bon sens du terme</w:t>
               </w:r>
@@ -6789,51 +6789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche économique des compétences de la firme: vers une synthèse des théories néo-institutionnelles et évolutionnistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,51 +6864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équilibre, Prix et Marché chez Turgot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frayssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,169 +7185,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONCURRENCE OLI GOPOLISTIQUE, PRIX ET BARRIÈRES A L'ENTREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université des sciences sociales de Toulouse, 1976. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02182174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POUVOIR ET ENTREPRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Toulouse 1, 1976. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02116585v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02182174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7502,51 +7502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9779572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8009547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06967-6.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pariente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Kammoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Yeo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kalweit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551429v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2023.2226397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614246v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew Moore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23063.06565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot-Bordenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Poettinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alcouffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcouffe Alain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edme Buache de La Neuville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgo Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jorland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fraysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frayss&#233; Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Henry Ludwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schefold Bertram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542022000040C005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Macroeconomic-Theory-and-the-Eurozone-Crisis-1st-Edition/Alcouffe-Basle-Poettinger/p/book/9780815364047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huciteceditora.com.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ut-capitole.fr/recherche/publications-de-l-universite/presses-de-l-universite/p-u-s-s-melanges-en-l-honneur-du-professeur-jean-vincens-97034.kjsp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hanusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841004v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#262;wiklicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennaghmouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youcef Hadj Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02116585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9779572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8009547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06967-6.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pariente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Yeo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kalweit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551429v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2023.2226397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614246v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew Moore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23063.06565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot-Bordenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Poettinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alcouffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcouffe Alain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edme Buache de La Neuville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgo Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jorland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fraysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frayss&#233; Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Henry Ludwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schefold Bertram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542022000040C005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Macroeconomic-Theory-and-the-Eurozone-Crisis-1st-Edition/Alcouffe-Basle-Poettinger/p/book/9780815364047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huciteceditora.com.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ut-capitole.fr/recherche/publications-de-l-universite/presses-de-l-universite/p-u-s-s-melanges-en-l-honneur-du-professeur-jean-vincens-97034.kjsp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hanusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841004v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#262;wiklicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennaghmouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youcef Hadj Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02116585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>