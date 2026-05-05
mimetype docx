--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -1258,51 +1258,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 1° Partie : des indices à la météorologie économique</w:t>
+                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 2° Partie : Les cycles et la prévision économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ducos</w:t>
@@ -1316,75 +1316,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627108v1</w:t>
+                <w:t xml:space="preserve">halshs-01627112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 2° Partie : Les cycles et la prévision économique</w:t>
+                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 1° Partie : des indices à la météorologie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ducos</w:t>
@@ -1398,51 +1398,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627112v1</w:t>
+                <w:t xml:space="preserve">halshs-01627108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalité économique et concurrence chez Cournot</w:t>
               </w:r>
@@ -2505,185 +2505,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth versus development from Schumpeter to Georgescu-Roegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Eshet conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth versus development from Schumpeter to Georgescu-Roegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383186v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01005389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Auswirkungen des europäischen Binnenmarktes auf die Wirtschaft Lothringens</w:t>
               </w:r>
@@ -2968,308 +2968,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macroeconomic Theory and the Eurozone Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Poettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group, pp.222, 2018, Routledge Studies in the History of Economics, 978-0815364047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adam Smith à Toulouse et en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massot-Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Privat, 2018, 978-2-7089-6996-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith à Toulouse et en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massot-Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, pp.440, 2018, 978-2708969964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Cycles in Economic Thought: A History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...188 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Poettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Schefold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5952,177 +5952,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation du choix de l'innovation technologique dans l'industrie française : vers une approche dynamique de la firme basée sur les compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fondements micro-économiques du comportement innovant des firmes dans une perspective par les compétences : Modélisation du choix des innovations non-technologiques dans l'industrie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131773v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de 1905 et l'université de Toulouse ou la laicité au bon sens du terme</w:t>
               </w:r>
@@ -7185,169 +7185,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">POUVOIR ET ENTREPRISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université Toulouse 1, 1976. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02116585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONCURRENCE OLI GOPOLISTIQUE, PRIX ET BARRIÈRES A L'ENTREE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université des sciences sociales de Toulouse, 1976. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02182174v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02116585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7502,51 +7502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9779572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8009547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06967-6.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pariente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Yeo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kalweit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551429v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2023.2226397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614246v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew Moore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23063.06565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot-Bordenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Poettinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alcouffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcouffe Alain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edme Buache de La Neuville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgo Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jorland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fraysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frayss&#233; Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Henry Ludwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schefold Bertram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542022000040C005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Macroeconomic-Theory-and-the-Eurozone-Crisis-1st-Edition/Alcouffe-Basle-Poettinger/p/book/9780815364047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huciteceditora.com.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ut-capitole.fr/recherche/publications-de-l-universite/presses-de-l-universite/p-u-s-s-melanges-en-l-honneur-du-professeur-jean-vincens-97034.kjsp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hanusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841004v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#262;wiklicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennaghmouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youcef Hadj Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02116585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9779572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8009547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06967-6.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pariente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Yeo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kalweit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551429v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2023.2226397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614246v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew Moore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23063.06565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot-Bordenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Poettinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alcouffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcouffe Alain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edme Buache de La Neuville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgo Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jorland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fraysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frayss&#233; Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Henry Ludwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schefold Bertram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542022000040C005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Macroeconomic-Theory-and-the-Eurozone-Crisis-1st-Edition/Alcouffe-Basle-Poettinger/p/book/9780815364047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huciteceditora.com.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ut-capitole.fr/recherche/publications-de-l-universite/presses-de-l-universite/p-u-s-s-melanges-en-l-honneur-du-professeur-jean-vincens-97034.kjsp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hanusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841004v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#262;wiklicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennaghmouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youcef Hadj Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02116585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>