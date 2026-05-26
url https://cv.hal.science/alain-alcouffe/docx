--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -576,450 +576,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovation et économie solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Schumpeterian Endogenous Growth Theory and Evolutionary Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.223-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Innovation et économie solidaire</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Approach to Firm's Competences. Towards a Synthesis of Neoinstitutionalist and Evolutionist Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pariente</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 91, pp.1-10</w:t>
+              <w:t xml:space="preserve">Bulletin. Inter-American Research and Documentation Centre of Vocational Training Cinterfor/ILO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceo Reciprocal Interlocks in French Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee-Young Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (1), pp.87-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à l'information des actionnaires et actions sociales des associés en France et en Allemagne. Considérations de droit comparé en relation avec les directives américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kalweit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2, pp.159-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006037v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement durable</w:t>
               </w:r>
@@ -1258,51 +1258,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 2° Partie : Les cycles et la prévision économique</w:t>
+                <w:t xml:space="preserve">Rationalité économique et concurrence chez Cournot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frayssé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Histoire de l'économie industrielle, 26 (3), pp.51-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 1° Partie : des indices à la météorologie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ducos</w:t>
@@ -1310,81 +1392,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 1° Partie : des indices à la météorologie économique</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes étapes de la prévision économique 2° Partie : Les cycles et la prévision économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ducos</w:t>
@@ -1392,139 +1474,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frayssé</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-01393081v1</w:t>
+                <w:t xml:space="preserve">halshs-01627112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRONTIÈRES, RÉGIONS, PME</w:t>
               </w:r>
@@ -1778,303 +1778,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economic Interventionism, Armament Industries and the Keynesian Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Annual ESHET Conference : Entrepreneurship, knowledge and employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The liberal entrepreneur after the 1929’s crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Conference of the European Society for the History of Economic Thought (ESHET): "Entrepreneurship, knowledge and employment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smith's Networks in Occitania - March 1764-October 1765</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andew Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the Eighteenth-Century Scottish Studies Society Networks of Enlightenment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eighteenth-Century Scottish Studies Society, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614246v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary theories and the evolution of the international monetary and financial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual ESHET Conference - Rationality in Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Society for the History of Economic Thought (ESHET), May 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From peace through free trade to interventionism for the peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,191 +2175,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la paix par le libre-échange à l'interventionnisme pour la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Colloque international de l’Association Charles Gide pour l’Etude de la Pensée Economique (ACGEPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TRIANGLE (UMR 5206), Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pacifism of the French Liberals in the late 19th and early 20th Centuries. Frédéric Passy and Léon Walras, Candidates for the Nobel Peace Prize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ESHET Conference - Liberalisms: perspectives and debates in the history of economic thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Society for the History of Economic Thought (ESHET), May 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051636v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02051638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fireman, winner of F. Engels' “Prize Essay Competition”</w:t>
               </w:r>
@@ -2505,185 +2505,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth versus development from Schumpeter to Georgescu-Roegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth versus development from Schumpeter to Georgescu-Roegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Eshet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01005389v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00383186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Auswirkungen des europäischen Binnenmarktes auf die Wirtschaft Lothringens</w:t>
               </w:r>
@@ -2968,308 +2968,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adam Smith à Toulouse et en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massot-Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, pp.440, 2018, 978-2708969964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic Theory and the Eurozone Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Poettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group, pp.222, 2018, Routledge Studies in the History of Economics, 978-0815364047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Poettinger</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group, pp.222, 2018, Routledge Studies in the History of Economics, 978-0815364047</w:t>
+                <w:t xml:space="preserve">halshs-02023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith à Toulouse et en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massot-Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, 2018, 978-2-7089-6996-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Cycles in Economic Thought: A History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Poettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Schefold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the international monetary and financial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Alcouffe; Maurice Baslé; Monika Poettinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomic Theory and the Eurozone Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5971,51 +5971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du choix de l'innovation technologique dans l'industrie française : vers une approche dynamique de la firme basée sur les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6046,51 +6046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements micro-économiques du comportement innovant des firmes dans une perspective par les compétences : Modélisation du choix des innovations non-technologiques dans l'industrie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6789,51 +6789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche économique des compétences de la firme: vers une synthèse des théories néo-institutionnelles et évolutionnistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,51 +6864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équilibre, Prix et Marché chez Turgot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frayssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,169 +7185,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONCURRENCE OLI GOPOLISTIQUE, PRIX ET BARRIÈRES A L'ENTREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université des sciences sociales de Toulouse, 1976. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02182174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POUVOIR ET ENTREPRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Toulouse 1, 1976. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02116585v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02182174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7502,51 +7502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9779572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8009547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06967-6.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pariente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Yeo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kalweit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551429v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2023.2226397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614246v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew Moore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23063.06565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot-Bordenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Poettinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alcouffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcouffe Alain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edme Buache de La Neuville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgo Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jorland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fraysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frayss&#233; Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Henry Ludwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schefold Bertram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542022000040C005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Macroeconomic-Theory-and-the-Eurozone-Crisis-1st-Edition/Alcouffe-Basle-Poettinger/p/book/9780815364047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huciteceditora.com.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ut-capitole.fr/recherche/publications-de-l-universite/presses-de-l-universite/p-u-s-s-melanges-en-l-honneur-du-professeur-jean-vincens-97034.kjsp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hanusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841004v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#262;wiklicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennaghmouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youcef Hadj Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02116585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9779572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8009547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06967-6.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pariente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Kammoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Yeo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kalweit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551429v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2023.2226397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614246v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew Moore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23063.06565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot-Bordenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Poettinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alcouffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcouffe Alain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edme Buache de La Neuville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgo Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jorland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fraysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frayss&#233; Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Henry Ludwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schefold Bertram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542022000040C005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Macroeconomic-Theory-and-the-Eurozone-Crisis-1st-Edition/Alcouffe-Basle-Poettinger/p/book/9780815364047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huciteceditora.com.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ut-capitole.fr/recherche/publications-de-l-universite/presses-de-l-universite/p-u-s-s-melanges-en-l-honneur-du-professeur-jean-vincens-97034.kjsp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hanusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841004v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#262;wiklicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennaghmouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youcef Hadj Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02116585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>