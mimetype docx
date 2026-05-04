--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -864,282 +864,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04350337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic sourcing of granite shafts from Gallia Narbonensis and comparison with other western Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touatia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953761v1</w:t>
+                <w:t xml:space="preserve">hal-03585735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic sourcing of granite shafts from Gallia Narbonensis and comparison with other western Mediterranean areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.255-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585735v2</w:t>
+                <w:t xml:space="preserve">hal-03953761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE « PCR Architecture, technique et décor du théâtre antique »</w:t>
               </w:r>
@@ -2190,247 +2190,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'ornementation architecturale de Burdigala,</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les maisons romaines précoces de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de la Sioutat à Roquelaure (Gers) : bilan des recherches récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Denysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 221</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.25-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01060277v1</w:t>
+                <w:t xml:space="preserve">halshs-00942406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons romaines précoces de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de la Sioutat à Roquelaure (Gers) : bilan des recherches récentes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'ornementation architecturale de Burdigala,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (2), pp.25-57</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00942406v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture antique entre âge du Fer et époque impériale en Provence : les piliers du site de Château-Bas à Vernègues</w:t>
               </w:r>
@@ -4668,77 +4668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic sourcing of granite shafts from Narbonnaise Province and comparison with other western mediterranean areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,191 +5262,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, archéologie et pratiques numériques : de l’acquisition à la reconstitution. Une brève introduction</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des restaurations du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture, archéologie et pratiques numériques. De l’acquisition à la restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01796875v2</w:t>
+                <w:t xml:space="preserve">halshs-03197168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des restaurations du théâtre d’Orange</w:t>
+                <w:t xml:space="preserve">Architecture, archéologie et pratiques numériques : de l’acquisition à la reconstitution. Une brève introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orange, France</w:t>
+              <w:t xml:space="preserve">Architecture, archéologie et pratiques numériques. De l’acquisition à la restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03197168v1</w:t>
+                <w:t xml:space="preserve">halshs-01796875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des techniques d’acquisition numériques à l’étude de la collection des blocs d’architecture romaine de Bordeaux</w:t>
               </w:r>
@@ -9713,173 +9713,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan du théâtre antique de Toulouse : problèmes de restitution</w:t>
+                <w:t xml:space="preserve">Notes à propos des matériaux utilisés pour la construction du rempart de l'Institut Catholique et nouvelles hypothèses pour sa datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-M. Pailler (dir.). </w:t>
+              <w:t xml:space="preserve">J.-M. Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa. Nouvelles recherches sur Toulouse et son territoire dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.233-241, 2002, Collection de l'Ecole Française de Rome, 281</w:t>
+              <w:t xml:space="preserve">, 281, École française de Rome, pp.564-568, 2002, Collection de l'Ecole Française de Rome, 281,, 2-7283-0641-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00812631v1</w:t>
+                <w:t xml:space="preserve">halshs-00817899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes à propos des matériaux utilisés pour la construction du rempart de l'Institut Catholique et nouvelles hypothèses pour sa datation</w:t>
+                <w:t xml:space="preserve">Le plan du théâtre antique de Toulouse : problèmes de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-M. Pailler. </w:t>
+              <w:t xml:space="preserve">J.-M. Pailler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa. Nouvelles recherches sur Toulouse et son territoire dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 281, École française de Rome, pp.564-568, 2002, Collection de l'Ecole Française de Rome, 281,, 2-7283-0641-9</w:t>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.233-241, 2002, Collection de l'Ecole Française de Rome, 281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00817899v1</w:t>
+                <w:t xml:space="preserve">halshs-00812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices des monuments de Midi-Pyrénées et Languedoc-Roussillon</w:t>
               </w:r>
@@ -11981,51 +11981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Coiquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denysiak Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12086,77 +12086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Coiquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denysiak Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13151,51 +13151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v95" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.232.0420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Azuar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feleciana Sala Sell&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.1998.v71.274" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.1998.916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albiges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stocco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796875v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Billot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Destrooper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schenck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/archaia/les-enceintes-urbaines-de-novempopulanie-entre-aquitaines-et-hispanies.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baccrab&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01292445v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v95" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.232.0420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Azuar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feleciana Sala Sell&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.1998.v71.274" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.1998.916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albiges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stocco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796875v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Billot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Destrooper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schenck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/archaia/les-enceintes-urbaines-de-novempopulanie-entre-aquitaines-et-hispanies.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baccrab&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01292445v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>