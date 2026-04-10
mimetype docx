--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1668,381 +1668,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque Aphanomyces sur pois : la prévention est incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 448, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053530v1</w:t>
+                <w:t xml:space="preserve">hal-03288015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. De Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">unilet infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288003v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque Aphanomyces sur pois : la prévention est incontournable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 448, pp.22-23</w:t>
+              <w:t xml:space="preserve">unilet infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288015v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
               </w:r>
@@ -2162,90 +2162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2290,286 +2290,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Plant architecture and development to control disease epidemics in legumes : the case of ascochyta blight in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.19-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236551v1</w:t>
+                <w:t xml:space="preserve">hal-03240465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant architecture and development to control disease epidemics in legumes : the case of ascochyta blight in pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Giorgetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (11), pp.2273-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2583-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240465v1</w:t>
+                <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
               </w:r>
@@ -2817,1516 +2817,1516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide range of cultivated legume species act as alternative hosts for the pea aschochyta blight fungus, [i]Didymella pinodes[/i]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guibert</w:t>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12154⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208736v1</w:t>
+                <w:t xml:space="preserve">hal-01173337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wide range of cultivated legume species act as alternative hosts for the pea aschochyta blight fungus, [i]Didymella pinodes[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/7qc0-3377⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (4), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462724v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+                <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux-Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12611⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/7qc0-3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208691v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome sequencing for high throughput SNP development and genetic mapping in Pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Duarte</w:t>
+                <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-126⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (4), pp.1328-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208693v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+                <w:t xml:space="preserve">Transcriptome sequencing for high throughput SNP development and genetic mapping in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Cassagne</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (126), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173337v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ben</w:t>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maoulida Toueni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magalie Fervel</w:t>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208602v1</w:t>
+                <w:t xml:space="preserve">hal-01000341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Hamon</w:t>
+                <w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoulida Toueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Marie-Claire Tardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Esnault</w:t>
+                <w:t xml:space="preserve">Magalie Fervel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208633v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gene expression and genetic analyses to identify candidate genes involved in cold responses in pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Marque</w:t>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blassiau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Canoy</w:t>
+                <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2013.03.014⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208622v1</w:t>
+                <w:t xml:space="preserve">hal-01208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Combining gene expression and genetic analyses to identify candidate genes involved in cold responses in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+                <w:t xml:space="preserve">Aurélie Umar Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jeger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Canoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (13), pp.1148-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208597v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and QTL mapping of freezing tolerance and related traits in [i]Medicago truncatula[/i]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Jeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2140-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208635v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+                <w:t xml:space="preserve">Genetic variability and QTL mapping of freezing tolerance and related traits in [i]Medicago truncatula[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+                <w:t xml:space="preserve">Bruno Delbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (9), pp.2353-2366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000341v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
               </w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,321 +4431,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Gorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy D. Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208662v1</w:t>
+                <w:t xml:space="preserve">hal-01208652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katy D. Heath</w:t>
+                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208652v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 123 (2), pp.153-158. </w:t>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7010,51 +7010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite polymorphism in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,269 +7504,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene flow from transgenic crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389 (6654), pp.924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/40054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687657v1</w:t>
+                <w:t xml:space="preserve">hal-02687650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow from transgenic crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687650v1</w:t>
+                <w:t xml:space="preserve">hal-02687657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
@@ -8845,51 +8845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome-wide-association mapping identifies common loci controlling root system architecture and resistance to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt; in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,51 +8983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of pea resistance to Aphanomyces euteiches in the genomics Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,77 +9095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,51 +9246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9358,90 +9358,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
@@ -10242,51 +10242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,51 +10354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of partial resistance in the genetic control of diseases: The case of Ascochyta blight resistance in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,51 +10436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of variation for resistance to Mycosphaerella pinodes in field-grown pea lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,51 +11161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des marqueurs RAPD par rapport a l'analyse isoenzymatique pour l'evaluation de la diversite intra et interspecifique chez les Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11482,51 +11482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t>
@@ -11607,51 +11607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12456,77 +12456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
@@ -12916,51 +12916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,51 +13034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation en conditions méditerranéennes de lignées de féverole et de fève résistantes à des pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13185,51 +13185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14225,51 +14225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.877791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uqkj5q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Umar Faruk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0FL2V6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0739-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP7XFM8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9153-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGDSV45C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-3131-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D3CC0D1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Infantino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maatougi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.877791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uqkj5q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Umar Faruk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0FL2V6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0739-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP7XFM8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9153-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGDSV45C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-3131-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D3CC0D1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Infantino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maatougi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>