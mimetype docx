--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1668,381 +1668,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque Aphanomyces sur pois : la prévention est incontournable</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. De Larambergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288015v1</w:t>
+                <w:t xml:space="preserve">hal-02053530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. De Larambergue</w:t>
+                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">unilet infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02053530v1</w:t>
+                <w:t xml:space="preserve">hal-03288003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque Aphanomyces sur pois : la prévention est incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">unilet infos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 156, pp.10-11</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 448, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288003v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
               </w:r>
@@ -2162,90 +2162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,1784 +2549,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biarnès</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633195v1</w:t>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
+                <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Véronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+                <w:t xml:space="preserve">hal-02633195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wide range of cultivated legume species act as alternative hosts for the pea aschochyta blight fungus, [i]Didymella pinodes[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+                <w:t xml:space="preserve">Michele Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (4), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173337v1</w:t>
+                <w:t xml:space="preserve">hal-01208736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide range of cultivated legume species act as alternative hosts for the pea aschochyta blight fungus, [i]Didymella pinodes[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guibert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12154⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (4), pp.1328-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208736v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.27-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/7qc0-3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Transcriptome sequencing for high throughput SNP development and genetic mapping in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">Nathalie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12611⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (126), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208691v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome sequencing for high throughput SNP development and genetic mapping in Pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Duarte</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (126), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208693v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+                <w:t xml:space="preserve">Cécile Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+                <w:t xml:space="preserve">Maoulida Toueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Tardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Fervel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000341v1</w:t>
+                <w:t xml:space="preserve">hal-01208602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maoulida Toueni</w:t>
+                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Montanari</w:t>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Tardin</w:t>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Fervel</w:t>
+                <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208602v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining gene expression and genetic analyses to identify candidate genes involved in cold responses in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Gilles Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Esnault</w:t>
+                <w:t xml:space="preserve">Christelle Blassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Umar Faruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Canoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (13), pp.1148-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208633v1</w:t>
+                <w:t xml:space="preserve">hal-01208622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gene expression and genetic analyses to identify candidate genes involved in cold responses in pea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Blassiau</w:t>
+                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Umar Faruk</w:t>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Canoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Jeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 170 (13), pp.1148-1157. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2013.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208622v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Genetic variability and QTL mapping of freezing tolerance and related traits in [i]Medicago truncatula[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delbreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (9), pp.2353-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208597v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and QTL mapping of freezing tolerance and related traits in [i]Medicago truncatula[/i]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delbreil</w:t>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126 (9), pp.2353-2366. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2140-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208635v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
               </w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,321 +4431,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katy D. Heath</w:t>
+                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208652v1</w:t>
+                <w:t xml:space="preserve">hal-01208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Gorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy D. Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208662v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,307 +4841,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des innovations génétiques pour lever les facteurs limitant la production du pois protéagineux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Ronan Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.955-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1224-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/301c-3654⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664598v1</w:t>
+                <w:t xml:space="preserve">hal-02661767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel impact des innovations génétiques pour lever les facteurs limitant la production du pois protéagineux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Miteul</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lecointe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1224-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/301c-3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661767v1</w:t>
+                <w:t xml:space="preserve">hal-02664598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AER1, a major gene conferring resistance to Aphanomyces euteiches in Medicago truncatula.</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 123 (2), pp.153-158. </w:t>
@@ -5554,51 +5554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flowering locus Hr colocalizes with a major QTL affecting winter frost tolerance in Pisum sativum L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7010,51 +7010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite polymorphism in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,269 +7504,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow from transgenic crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687650v1</w:t>
+                <w:t xml:space="preserve">hal-02687657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene flow from transgenic crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389 (6654), pp.924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/40054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687657v1</w:t>
+                <w:t xml:space="preserve">hal-02687650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
@@ -8845,51 +8845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome-wide-association mapping identifies common loci controlling root system architecture and resistance to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt; in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,51 +8983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of pea resistance to Aphanomyces euteiches in the genomics Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,77 +9095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,51 +9246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9384,64 +9384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
@@ -9733,51 +9733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait mapping of winter frost tolerance in pea colocalization with a locus of response to the photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,51 +10242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,51 +10354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of partial resistance in the genetic control of diseases: The case of Ascochyta blight resistance in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,51 +10436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of variation for resistance to Mycosphaerella pinodes in field-grown pea lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10896,316 +10896,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium : "Gene transfer: are wild species in danger? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Le Louverain, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775359v1</w:t>
+                <w:t xml:space="preserve">hal-02773982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : "Gene transfer: are wild species in danger? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Le Louverain, Switzerland</w:t>
+              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773982v1</w:t>
+                <w:t xml:space="preserve">hal-02775359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des marqueurs RAPD par rapport a l'analyse isoenzymatique pour l'evaluation de la diversite intra et interspecifique chez les Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,51 +11956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12456,77 +12456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia. 2012</w:t>
@@ -12674,293 +12674,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Haurogné</w:t>
+                <w:t xml:space="preserve">Aphanomyces root rot resistance QTL in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Muehlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830337v1</w:t>
+                <w:t xml:space="preserve">hal-02827137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphanomyces root rot resistance QTL in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827137v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,51 +13034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation en conditions méditerranéennes de lignées de féverole et de fève résistantes à des pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13185,51 +13185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14225,51 +14225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.877791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uqkj5q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Umar Faruk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0FL2V6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0739-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP7XFM8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9153-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGDSV45C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-3131-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D3CC0D1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Infantino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maatougi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.877791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uqkj5q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Umar Faruk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0FL2V6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0739-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP7XFM8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9153-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGDSV45C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-3131-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D3CC0D1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Infantino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maatougi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>