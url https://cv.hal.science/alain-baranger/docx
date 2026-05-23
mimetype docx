--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2549,295 +2549,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
+                <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Véronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+                <w:t xml:space="preserve">hal-02633195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biarnès</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633195v1</w:t>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide range of cultivated legume species act as alternative hosts for the pea aschochyta blight fungus, [i]Didymella pinodes[/i]</w:t>
               </w:r>
@@ -4431,291 +4431,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Gorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy D. Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208662v1</w:t>
+                <w:t xml:space="preserve">hal-01208652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katy D. Heath</w:t>
+                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208652v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
@@ -5121,295 +5121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AER1, a major gene conferring resistance to Aphanomyces euteiches in Medicago truncatula.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Resistance of Medicago truncatula to Aphanomyces euteiches Is Associated with Protection of the Root Stele and Is Controlled by a Major QTL Rich in Proteasome-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Naceur Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jaulneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-2-0203⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (9), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-9-1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667548v1</w:t>
+                <w:t xml:space="preserve">hal-01203847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Resistance of Medicago truncatula to Aphanomyces euteiches Is Associated with Protection of the Root Stele and Is Controlled by a Major QTL Rich in Proteasome-Related Genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Ameline</w:t>
+                <w:t xml:space="preserve">AER1, a major gene conferring resistance to Aphanomyces euteiches in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jaulneau</w:t>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (9), pp.1043-1055. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), pp.203-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-9-1043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-2-0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203847v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Aphanomyces euteiches inoculum in a naturally infested pea field</w:t>
               </w:r>
@@ -8589,76 +8589,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8668,122 +8668,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8793,73 +8793,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome-wide-association mapping identifies common loci controlling root system architecture and resistance to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt; in pea</w:t>
               </w:r>
@@ -11956,51 +11956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia. 2012</w:t>
@@ -12674,263 +12674,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphanomyces root rot resistance QTL in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827137v1</w:t>
+                <w:t xml:space="preserve">hal-02830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphanomyces root rot resistance QTL in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Muehlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02830337v1</w:t>
+                <w:t xml:space="preserve">hal-02827137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
               </w:r>
@@ -14225,51 +14225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.877791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uqkj5q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Umar Faruk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0FL2V6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0739-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP7XFM8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9153-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGDSV45C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-3131-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D3CC0D1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Infantino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maatougi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.877791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uqkj5q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Umar Faruk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0FL2V6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0739-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP7XFM8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9153-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGDSV45C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-3131-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D3CC0D1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Infantino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maatougi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>