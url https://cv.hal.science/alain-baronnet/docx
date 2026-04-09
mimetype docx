--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Baronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative X-ray pair distribution function analysis of nanocrystalline calcium silicate hydrates: a contribution to the understanding of cement chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576716017404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe–Ni-rich Silicate Aggregates Formed after Sulfides in High-pressure Serpentinites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Malvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bezacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (5), pp.963-978. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02124390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-chemistry control of the mechanical properties of 2:1 clay minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G. Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.387 - 398. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.clay.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinopyroxene in postshield Haleakala ankaramite: 2. Texture, compositional zoning and supersaturation in the magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-015-1213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, microstructure, crystallography, and chemistry of distinct CaCO3 deposits formed by early recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1146-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg 2 Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2014/0026-2393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft matter in construction – Statistical physics approach to formation and mechanics of C–S–H gels in cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. del Gado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ioannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223 (11), pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2014-02264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in newly settled recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melany Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle J. Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (12), pp.1349 - 1365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superspace description of wagnerite-group minerals (Mg,Fe,Mn)(2)(PO4)(F,OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520613031247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in living hypercalcified demosponges: Toward a shared mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heresanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 183 (3), pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites : What, why, where ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Dissolution of Crystal under Load: New Experimental Results on KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.1067-1074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in crossed-lamellar layer of Neretina undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.456-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in the crossed-lamellar layer of Nerita undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 ((2-3):), pp.456-462 (IF 1,649)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically controlled mineralization in the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mineralogical characterization of the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (3), pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palacios-Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate bio crystal status in mollusk seashells revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentine Mineral Replacements of Natural Olivine and their Seismic Implications: Oceanic Lizardite versus Subduction-Related Antigorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Mainprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1-2), pp.495-512. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic alteration of red lead pigments in artworks : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2-3), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triplite-wagnerite group : A modulated series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcitic prisms of the Pelecypod Pinctada Margaritifera (Mollusca) at the sub-micrometre to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcite prisms of the Pelecypod Pinctada margaritifera (Mollusca) at the submicron to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouet Julius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.617-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00378666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences, composition and growth of polyhedral serpentines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2008/0020-1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium diffusivity in alumino-silicate garnets : an experimental and ATEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (2), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.687-690. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of todorokite from vernadite in Ni-rich hemipelagic sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bodei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (23), pp.5698 à 5716. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00345431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red lead darkening in wall paintings : natural ageing of experimental wall paintings versus artificial ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fading of red lead pigment in wall paintings : tracking the physico-chemical transformations by means of complementary microanalysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.835-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II : dynamics of a new phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (4), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II: Dynamics of a new phase formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.187-198. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I : a unified mathematical framework for precipitation, condensation and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I: A unified mathematical framework for precipitation, condensation and crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uphill diffusion and zero flux planes in garnets: an experimental and ATEM study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lupulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2/3, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy of Air-pollution-control residues from a secondary lead smelter : environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jankosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.9309-9316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical model for dissolution, nucleation and growth of minerals in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.A118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural study of a &amp;quot;crack-seal&amp;quot; type serpentinite vein using SEM and TEM techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.585-595. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites from central Cuba : petrology and HRTEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2002/0014-0905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reactivity of K-smectite at 300°C and 100 bar: dissolution-crystallization process and non-expandable dehydrated smectite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trouiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/000985599546235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayering and interlayer slip in biotite as seen by HRTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olives Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman A. Grünewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Checcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations microstructurales et compositions biochimiques des couches lamellaires croisées des coquilles de Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Françaises de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-micrometric granular units within mollusk crossed-lamellar shell layers : example of Nerita undata (Gastropoda, Neriptopsina). Best Poster Award & abstract, p. 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomineralization "Biomin 11", University of Sunshine Coast Queensland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate biocrystal status in mollusk seashells revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States. pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of chemical components in coral skeletons provides evidence for an overall control of crystallization at a submicrometer scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic consttraints on the structure and growth of seashell biocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected crystals in pearls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the restoration of darkened red lead containing mural paintings: A preliminary study of the beta-PbO(2) to Pb(3)O(4) reversion by laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERS IN THE CONSERVATION OF ARTWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays, joint meeting of the Clay Minerals Society and the French Clay Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. meeting IMA-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kobé, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Bridging Clays" Joint meeting CMS/GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA- 2006 (International Mineralogical Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, KOBE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Baronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-chemistry control of the mechanical properties of 2:1 clay minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G. Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.387 - 398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.clay.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe–Ni-rich Silicate Aggregates Formed after Sulfides in High-pressure Serpentinites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Malvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bezacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (5), pp.963-978. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02124390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative X-ray pair distribution function analysis of nanocrystalline calcium silicate hydrates: a contribution to the understanding of cement chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576716017404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinopyroxene in postshield Haleakala ankaramite: 2. Texture, compositional zoning and supersaturation in the magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-015-1213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, microstructure, crystallography, and chemistry of distinct CaCO3 deposits formed by early recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1146-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg 2 Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superspace description of wagnerite-group minerals (Mg,Fe,Mn)(2)(PO4)(F,OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520613031247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2014/0026-2393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft matter in construction – Statistical physics approach to formation and mechanics of C–S–H gels in cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. del Gado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ioannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223 (11), pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2014-02264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in newly settled recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melany Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle J. Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (12), pp.1349 - 1365. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Dissolution of Crystal under Load: New Experimental Results on KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.1067-1074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in living hypercalcified demosponges: Toward a shared mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heresanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 183 (3), pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites : What, why, where ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in crossed-lamellar layer of Neretina undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.456-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in the crossed-lamellar layer of Nerita undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 ((2-3):), pp.456-462 (IF 1,649)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically controlled mineralization in the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mineralogical characterization of the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (3), pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palacios-Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate bio crystal status in mollusk seashells revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentine Mineral Replacements of Natural Olivine and their Seismic Implications: Oceanic Lizardite versus Subduction-Related Antigorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Mainprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1-2), pp.495-512. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic alteration of red lead pigments in artworks : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2-3), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triplite-wagnerite group : A modulated series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcitic prisms of the Pelecypod Pinctada Margaritifera (Mollusca) at the sub-micrometre to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcite prisms of the Pelecypod Pinctada margaritifera (Mollusca) at the submicron to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouet Julius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.617-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00378666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences, composition and growth of polyhedral serpentines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2008/0020-1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium diffusivity in alumino-silicate garnets : an experimental and ATEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (2), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.687-690. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of todorokite from vernadite in Ni-rich hemipelagic sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bodei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (23), pp.5698 à 5716. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00345431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red lead darkening in wall paintings : natural ageing of experimental wall paintings versus artificial ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I : a unified mathematical framework for precipitation, condensation and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I: A unified mathematical framework for precipitation, condensation and crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (4), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fading of red lead pigment in wall paintings : tracking the physico-chemical transformations by means of complementary microanalysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.835-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II : dynamics of a new phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II: Dynamics of a new phase formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.187-198. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uphill diffusion and zero flux planes in garnets: an experimental and ATEM study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lupulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2/3, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy of Air-pollution-control residues from a secondary lead smelter : environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jankosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.9309-9316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural study of a &amp;quot;crack-seal&amp;quot; type serpentinite vein using SEM and TEM techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.585-595. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical model for dissolution, nucleation and growth of minerals in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.A118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites from central Cuba : petrology and HRTEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2002/0014-0905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reactivity of K-smectite at 300°C and 100 bar: dissolution-crystallization process and non-expandable dehydrated smectite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trouiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/000985599546235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayering and interlayer slip in biotite as seen by HRTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olives Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman A. Grünewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Checcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations microstructurales et compositions biochimiques des couches lamellaires croisées des coquilles de Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Françaises de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-micrometric granular units within mollusk crossed-lamellar shell layers : example of Nerita undata (Gastropoda, Neriptopsina). Best Poster Award & abstract, p. 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomineralization "Biomin 11", University of Sunshine Coast Queensland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate biocrystal status in mollusk seashells revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States. pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic consttraints on the structure and growth of seashell biocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of chemical components in coral skeletons provides evidence for an overall control of crystallization at a submicrometer scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected crystals in pearls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the restoration of darkened red lead containing mural paintings: A preliminary study of the beta-PbO(2) to Pb(3)O(4) reversion by laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERS IN THE CONSERVATION OF ARTWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays, joint meeting of the Clay Minerals Society and the French Clay Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Bridging Clays" Joint meeting CMS/GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. meeting IMA-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kobé, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA- 2006 (International Mineralogical Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, KOBE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Poulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716017404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.clay.2017.04.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hammer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hellebrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1213-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meibom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Gado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ioannidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masoero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baronnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02264-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Gilis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Domart-Coulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD67PJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armbruster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Grew" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520613031247" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hattori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bromblet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Mainprice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouet Julius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2008/0020-1801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHKWP3C8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.049" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54T4R6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Johan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jankosky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0585" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouiller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olives Banos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Williams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grauby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Vallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.clay.2017.04.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716017404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hammer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hellebrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1213-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meibom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armbruster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Grew" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520613031247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Gado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ioannidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masoero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02264-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Gilis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Domart-Coulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD67PJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bromblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hattori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Mainprice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouet Julius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2008/0020-1801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.049" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54T4R6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHKWP3C8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Johan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jankosky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouiller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olives Banos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grauby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Vallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>