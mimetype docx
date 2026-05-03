--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Baronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-chemistry control of the mechanical properties of 2:1 clay minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G. Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.387 - 398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.clay.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe–Ni-rich Silicate Aggregates Formed after Sulfides in High-pressure Serpentinites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Malvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bezacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (5), pp.963-978. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02124390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative X-ray pair distribution function analysis of nanocrystalline calcium silicate hydrates: a contribution to the understanding of cement chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576716017404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinopyroxene in postshield Haleakala ankaramite: 2. Texture, compositional zoning and supersaturation in the magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-015-1213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, microstructure, crystallography, and chemistry of distinct CaCO3 deposits formed by early recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1146-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg 2 Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superspace description of wagnerite-group minerals (Mg,Fe,Mn)(2)(PO4)(F,OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520613031247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2014/0026-2393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft matter in construction – Statistical physics approach to formation and mechanics of C–S–H gels in cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. del Gado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ioannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223 (11), pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2014-02264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in newly settled recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melany Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle J. Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (12), pp.1349 - 1365. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Dissolution of Crystal under Load: New Experimental Results on KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.1067-1074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in living hypercalcified demosponges: Toward a shared mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heresanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 183 (3), pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites : What, why, where ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in crossed-lamellar layer of Neretina undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.456-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in the crossed-lamellar layer of Nerita undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 ((2-3):), pp.456-462 (IF 1,649)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically controlled mineralization in the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mineralogical characterization of the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (3), pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palacios-Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate bio crystal status in mollusk seashells revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentine Mineral Replacements of Natural Olivine and their Seismic Implications: Oceanic Lizardite versus Subduction-Related Antigorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Mainprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1-2), pp.495-512. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic alteration of red lead pigments in artworks : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2-3), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triplite-wagnerite group : A modulated series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcitic prisms of the Pelecypod Pinctada Margaritifera (Mollusca) at the sub-micrometre to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcite prisms of the Pelecypod Pinctada margaritifera (Mollusca) at the submicron to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouet Julius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.617-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00378666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences, composition and growth of polyhedral serpentines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2008/0020-1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium diffusivity in alumino-silicate garnets : an experimental and ATEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (2), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.687-690. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of todorokite from vernadite in Ni-rich hemipelagic sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bodei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (23), pp.5698 à 5716. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00345431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red lead darkening in wall paintings : natural ageing of experimental wall paintings versus artificial ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I : a unified mathematical framework for precipitation, condensation and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I: A unified mathematical framework for precipitation, condensation and crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (4), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fading of red lead pigment in wall paintings : tracking the physico-chemical transformations by means of complementary microanalysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.835-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II : dynamics of a new phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II: Dynamics of a new phase formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.187-198. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uphill diffusion and zero flux planes in garnets: an experimental and ATEM study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lupulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2/3, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy of Air-pollution-control residues from a secondary lead smelter : environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jankosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.9309-9316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural study of a &amp;quot;crack-seal&amp;quot; type serpentinite vein using SEM and TEM techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.585-595. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical model for dissolution, nucleation and growth of minerals in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.A118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites from central Cuba : petrology and HRTEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2002/0014-0905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reactivity of K-smectite at 300°C and 100 bar: dissolution-crystallization process and non-expandable dehydrated smectite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trouiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/000985599546235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayering and interlayer slip in biotite as seen by HRTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olives Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman A. Grünewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Checcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations microstructurales et compositions biochimiques des couches lamellaires croisées des coquilles de Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Françaises de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-micrometric granular units within mollusk crossed-lamellar shell layers : example of Nerita undata (Gastropoda, Neriptopsina). Best Poster Award & abstract, p. 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomineralization "Biomin 11", University of Sunshine Coast Queensland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate biocrystal status in mollusk seashells revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States. pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic consttraints on the structure and growth of seashell biocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of chemical components in coral skeletons provides evidence for an overall control of crystallization at a submicrometer scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected crystals in pearls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the restoration of darkened red lead containing mural paintings: A preliminary study of the beta-PbO(2) to Pb(3)O(4) reversion by laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERS IN THE CONSERVATION OF ARTWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays, joint meeting of the Clay Minerals Society and the French Clay Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Bridging Clays" Joint meeting CMS/GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. meeting IMA-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kobé, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA- 2006 (International Mineralogical Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, KOBE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Baronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe–Ni-rich Silicate Aggregates Formed after Sulfides in High-pressure Serpentinites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Malvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bezacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (5), pp.963-978. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02124390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative X-ray pair distribution function analysis of nanocrystalline calcium silicate hydrates: a contribution to the understanding of cement chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576716017404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-chemistry control of the mechanical properties of 2:1 clay minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G. Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.387 - 398. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.clay.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinopyroxene in postshield Haleakala ankaramite: 2. Texture, compositional zoning and supersaturation in the magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-015-1213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, microstructure, crystallography, and chemistry of distinct CaCO3 deposits formed by early recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1146-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg 2 Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2014/0026-2393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft matter in construction – Statistical physics approach to formation and mechanics of C–S–H gels in cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. del Gado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ioannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223 (11), pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2014-02264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in newly settled recruits of the scleractinian coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melany Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle J. Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (12), pp.1349 - 1365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superspace description of wagnerite-group minerals (Mg,Fe,Mn)(2)(PO4)(F,OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520613031247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization in living hypercalcified demosponges: Toward a shared mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heresanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 183 (3), pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites : What, why, where ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Dissolution of Crystal under Load: New Experimental Results on KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.1067-1074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in crossed-lamellar layer of Neretina undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.456-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in organo-mineral micro-domains in the crossed-lamellar layer of Nerita undata (Gastropoda, Neritopsina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 ((2-3):), pp.456-462 (IF 1,649)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically controlled mineralization in the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mineralogical characterization of the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (3), pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palacios-Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate bio crystal status in mollusk seashells revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentine Mineral Replacements of Natural Olivine and their Seismic Implications: Oceanic Lizardite versus Subduction-Related Antigorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Mainprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1-2), pp.495-512. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic alteration of red lead pigments in artworks : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2-3), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triplite-wagnerite group : A modulated series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Grew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcitic prisms of the Pelecypod Pinctada Margaritifera (Mollusca) at the sub-micrometre to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of biogenic Ca-carbonate within organo-mineral micro-domains. Structure of the calcite prisms of the Pelecypod Pinctada margaritifera (Mollusca) at the submicron to nanometre ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouet Julius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.617-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00378666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences, composition and growth of polyhedral serpentines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2008/0020-1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium diffusivity in alumino-silicate garnets : an experimental and ATEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (2), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.687-690. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of todorokite from vernadite in Ni-rich hemipelagic sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bodei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (23), pp.5698 à 5716. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00345431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red lead darkening in wall paintings : natural ageing of experimental wall paintings versus artificial ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II: Dynamics of a new phase formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.187-198. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (4), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fading of red lead pigment in wall paintings : tracking the physico-chemical transformations by means of complementary microanalysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.835-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems II : dynamics of a new phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I : a unified mathematical framework for precipitation, condensation and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297 (1), pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, growth and ageing scenarios in closed systems I: A unified mathematical framework for precipitation, condensation and crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 297, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uphill diffusion and zero flux planes in garnets: an experimental and ATEM study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lupulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2/3, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy of Air-pollution-control residues from a secondary lead smelter : environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jankosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.9309-9316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical model for dissolution, nucleation and growth of minerals in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.A118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural study of a &amp;quot;crack-seal&amp;quot; type serpentinite vein using SEM and TEM techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.585-595. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2004/0016-0585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinites from central Cuba : petrology and HRTEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2002/0014-0905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reactivity of K-smectite at 300°C and 100 bar: dissolution-crystallization process and non-expandable dehydrated smectite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mosser-Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trouiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/000985599546235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayering and interlayer slip in biotite as seen by HRTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olives Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman A. Grünewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Checcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations microstructurales et compositions biochimiques des couches lamellaires croisées des coquilles de Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Françaises de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-micrometric granular units within mollusk crossed-lamellar shell layers : example of Nerita undata (Gastropoda, Neriptopsina). Best Poster Award & abstract, p. 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nehrke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomineralization "Biomin 11", University of Sunshine Coast Queensland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ca-carbonate biocrystal status in mollusk seashells revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States. pp.A54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic consttraints on the structure and growth of seashell biocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grauby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of chemical components in coral skeletons provides evidence for an overall control of crystallization at a submicrometer scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected crystals in pearls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMinSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the restoration of darkened red lead containing mural paintings: A preliminary study of the beta-PbO(2) to Pb(3)O(4) reversion by laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERS IN THE CONSERVATION OF ARTWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays, joint meeting of the Clay Minerals Society and the French Clay Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Bridging Clays" Joint meeting CMS/GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. meeting IMA-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kobé, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOKIN : a geochemical computer model for dissolution, nucleation and growth in aqueous solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA- 2006 (International Mineralogical Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, KOBE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion morphology and microstructure of polyhedral serpentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nitsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.clay.2017.04.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716017404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hammer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hellebrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1213-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meibom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armbruster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Grew" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520613031247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Gado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ioannidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masoero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02264-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Gilis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Domart-Coulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD67PJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bromblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hattori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Mainprice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouet Julius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2008/0020-1801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.049" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54T4R6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHKWP3C8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Johan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jankosky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouiller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olives Banos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grauby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Vallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Poulain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716017404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.clay.2017.04.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hammer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hellebrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1213-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meibom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Gado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ioannidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masoero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baronnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02264-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Gilis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J. Domart-Coulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD67PJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armbruster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Grew" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520613031247" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hattori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bromblet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Mainprice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouet Julius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2008/0020-1801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHKWP3C8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.08.049" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54T4R6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Johan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jankosky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2004/0016-0585" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouiller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olives Banos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grauby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Vallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>